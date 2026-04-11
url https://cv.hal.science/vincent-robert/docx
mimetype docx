--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -845,429 +845,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Spin Switch Sensing by Chemo‐Electric Gating of Graphene</w:t>
+                <w:t xml:space="preserve">Resonance locking in giant planets indicated by the rapid orbital expansion of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik P. Geest</w:t>
+                <w:t xml:space="preserve">Valery Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khosrow Shakouri</w:t>
+                <w:t xml:space="preserve">Luis Gomez Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wangyang Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Jim Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorica Tudor</w:t>
+                <w:t xml:space="preserve">Marco Zannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201903575⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-020-1120-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511516v1</w:t>
+                <w:t xml:space="preserve">hal-02945403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance locking in giant planets indicated by the rapid orbital expansion of Titan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemicryptophanes with Improved Fluorescent Properties for the Selective Recognition of Acetylcholine over Choline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gomez Casajus</w:t>
+                <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Fuller</w:t>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zannoni</w:t>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Tortora</w:t>
+                <w:t xml:space="preserve">Sandra Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-020-1120-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85 (10), pp.6400-6407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945403v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemicryptophanes with Improved Fluorescent Properties for the Selective Recognition of Acetylcholine over Choline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contactless Spin Switch Sensing by Chemo‐Electric Gating of Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Erik P. Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+                <w:t xml:space="preserve">Khosrow Shakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pinet</w:t>
+                <w:t xml:space="preserve">Wangyang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gosse</w:t>
+                <w:t xml:space="preserve">Viorica Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 85 (10), pp.6400-6407. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.1903575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201903575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180306v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hemicryptophane host-guest binding energies using high-pressure collision induced dissociation in combination with RRKM modeling</w:t>
               </w:r>
@@ -2237,2300 +2237,2300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
+                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
+                <w:t xml:space="preserve">Robert A Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Pagli</w:t>
+                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Villa</w:t>
+                <w:t xml:space="preserve">Nicholas J Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Carl Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481268v1</w:t>
+                <w:t xml:space="preserve">hal-01377142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy And Chronology Of Valle Giumentina Pleistocene Site (Abruzzi, Italy)</w:t>
+                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Villa</w:t>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pereira</w:t>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaussé</w:t>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nomade</w:t>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fusco</w:t>
+                <w:t xml:space="preserve">Biagio Giaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.160-184</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065078v1</w:t>
+                <w:t xml:space="preserve">hal-01481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be cosmic-ray exposure dating of moraines and rock avalanches in the Upper Romanche valley (French Alps): Evidence of two glacial advances during the Late Glacial/Holocene transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratigraphy And Chronology Of Valle Giumentina Pleistocene Site (Abruzzi, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">V. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
+                <w:t xml:space="preserve">C. Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
+                <w:t xml:space="preserve">S. Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 148, pp.209 - 221. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 151, pp.160-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01480986v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Villa</w:t>
+                <w:t xml:space="preserve">10Be cosmic-ray exposure dating of moraines and rock avalanches in the Upper Romanche valley (French Alps): Evidence of two glacial advances during the Late Glacial/Holocene transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biagio Giaccio</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 148, pp.209 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481343v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert A Jacobson</w:t>
+                <w:t xml:space="preserve">Eclipses of the inner satellites of Jupiter observed in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emelyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carl Murray</w:t>
+                <w:t xml:space="preserve">F. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Robert-Pélissier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377142v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclipses of the inner satellites of Jupiter observed in 2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Project NAROO (New Astrometric Reduction of Old Observations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirel Birlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430481v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Project NAROO (New Astrometric Reduction of Old Observations)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Q-collect: results of a European Union project to improve the status of reference collections important for plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+                <w:t xml:space="preserve">J. Elphinstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirel Birlan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPPO Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (2), pp.348-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epp.12295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451158v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-collect: results of a European Union project to improve the status of reference collections important for plant health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Streito</w:t>
+                <w:t xml:space="preserve">New astrometric measurement and reduction of USNO photographic observations of the main Saturnian satellites: 1974−1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Elphinstone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">J.-P. de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPO Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epp.12295⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 596, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577675v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New astrometric measurement and reduction of USNO photographic observations of the main Saturnian satellites: 1974−1998</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Arlot</w:t>
+                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. de Cuyper</w:t>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 596, pp.A37. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945295v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">A new astrometric measurement and reduction of USNO photographic observations of Phobos and Deimos: 1967–1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasewaldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471009v1</w:t>
+                <w:t xml:space="preserve">hal-01459047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm calcite granules: a new tracker of millennial-timescale environmental changes in Last Glacial loess deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (6), pp.529 - 536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jqs.2797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new astrometric measurement and reduction of USNO photographic observations of Phobos and Deimos: 1967–1997</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the zeroth-order hamiltonian for CASPT2 calculations of spin crossover compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Vela Llausi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ribas-Ariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (10), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459047v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the zeroth-order hamiltonian for CASPT2 calculations of spin crossover compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One fungus, which genes? Development and assessment of universal primers for potential secondary fungal DNA barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Stielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Vela Llausi</w:t>
+                <w:t xml:space="preserve">C.A. Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fumanal</w:t>
+                <w:t xml:space="preserve">K.A. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ribas-Ariño</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wieland Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Irinyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24283⟩</w:t>
+              <w:t xml:space="preserve">Persoonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.242-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3767/003158515X689135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511540v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One fungus, which genes? Development and assessment of universal primers for potential secondary fungal DNA barcodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Lévesque</w:t>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Seifert</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wieland Meyer</w:t>
+                <w:t xml:space="preserve">Eloisa Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Irinyi</w:t>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persoonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3767/003158515X689135⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (14), pp.2931-2935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594853v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biosphéroïdes calcitiques de vers de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perraud</w:t>
+                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.5 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01471592v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biosphéroïdes calcitiques de vers de terre</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation in the stereoselective synthesis of P-stereogenic phosphine oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moine</w:t>
+                <w:t xml:space="preserve">L. Copey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Huguenard</w:t>
+                <w:t xml:space="preserve">L. Jean-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Framery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3269⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (25), pp.9057-9061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483529v1</w:t>
+                <w:t xml:space="preserve">hal-01311828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation in the stereoselective synthesis of P-stereogenic phosphine oxides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Framery</w:t>
+                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501324⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01311828v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrometric observations of Phobos and Deimos during the 1971 opposition of Mars</w:t>
               </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4926,64 +4926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,541 +5024,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatic variations in MIS 11 recorded by stable isotopes and trace elements in a French tufa (La Celle, Seine Valley)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Desmars</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Marca-Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (8), pp.790 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869611v1</w:t>
+                <w:t xml:space="preserve">hal-01485572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (1), pp.66-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944919v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cis-trans isomeric and polymorphic effects on the magnetic properties of water-bridged copper coordination chains.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zvonko Jaglicic</w:t>
+                <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno A. G. Bandeira</w:t>
+                <w:t xml:space="preserve">Josselin Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (5), pp.3094-102. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (1), pp.66-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic202568y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753771v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic variations in MIS 11 recorded by stable isotopes and trace elements in a French tufa (La Celle, Seine Valley)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cis-trans isomeric and polymorphic effects on the magnetic properties of water-bridged copper coordination chains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Antoine</w:t>
+                <w:t xml:space="preserve">Bojan Kozlevcar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Andrews</w:t>
+                <w:t xml:space="preserve">Nives Kitanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Marca-Bell</w:t>
+                <w:t xml:space="preserve">Zvonko Jaglicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno A. G. Bandeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2567⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (5), pp.3094-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic202568y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01485572v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caenorhabditis elegans chromatin-associated proteins SET-2 and ASH-2 are differentially required for histone H3 Lys 4 methylation in embryos and adult germ cells</w:t>
               </w:r>
@@ -5704,51 +5704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,51 +5812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QBOL: a new EU project focusing on DNA barcoding of Quarantine organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,294 +6077,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation in malaria parasites places limits on mosquito infection rates</w:t>
+                <w:t xml:space="preserve">L'eau des villes et l'eau des champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard E. Paul</w:t>
+                <w:t xml:space="preserve">J.Y. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonnet</w:t>
+                <w:t xml:space="preserve">R. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boudin</w:t>
+                <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tchuinkam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mars 2007 (406), pp.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03661276v1</w:t>
+                <w:t xml:space="preserve">hal-02591686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau des villes et l'eau des champs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation in malaria parasites places limits on mosquito infection rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Jamin</w:t>
+                <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ducrot</w:t>
+                <w:t xml:space="preserve">C. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Faysse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Tchuinkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (5), pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591686v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03661276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting P 31 NMR spectra: A tool to clarify magnetic exchange pathways in oxovanadium d 1 phosphate</w:t>
               </w:r>
@@ -6582,256 +6582,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02506606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary ecology of Plasmodium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ariey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Eklou-Kalonji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (5), pp.443-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03661314v1</w:t>
+                <w:t xml:space="preserve">hal-02677174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">The evolutionary ecology of Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (9), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00509.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677174v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03661314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostructural correlations and spin model of (VO)2P2O7</w:t>
               </w:r>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,243 +7040,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the vanadyl pyrophosphate (VO)2P2O7 31P NMR spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.M. Lawson-Daku</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of 31P NMR chemicaal shiftfs in vanadium phosphorus oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Borshch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 330, pp.423-432</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 104, pp.4586-4591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006989v1</w:t>
+                <w:t xml:space="preserve">hal-00006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of 31P NMR chemicaal shiftfs in vanadium phosphorus oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of the vanadyl pyrophosphate (VO)2P2O7 31P NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Lawson-Daku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 104, pp.4586-4591</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 330, pp.423-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006990v1</w:t>
+                <w:t xml:space="preserve">hal-00006989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron tunneling: a scattering problem and a chemical approach. Interpretation of STM O2 image</w:t>
               </w:r>
@@ -7541,705 +7541,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-difluoromethylornithine (DFMO) as a potent arginase activity inhibitor in human colon carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence distribution and structural distortions in MMX chain compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Selamnia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">K. Prassides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Solonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 55 (8), pp.1241-1245</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109, pp.4562-4568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690446v1</w:t>
+                <w:t xml:space="preserve">hal-00006688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence distribution and structural distortions in MMX chain compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Prassides</w:t>
+                <w:t xml:space="preserve">Differential inhibitory effects of three nitric oxide donors on ornithine decarboxylase activity in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 109, pp.4562-4568</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 55 (8), pp.1235-1239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006688v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential inhibitory effects of three nitric oxide donors on ornithine decarboxylase activity in human colon carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo synthesis of arginine and ornithine from citrulline in human colon carcinoma cells: Metabolic fate of L-ornithine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 55 (8), pp.1235-1239</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1425, pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689414v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo synthesis of arginine and ornithine from citrulline in human colon carcinoma cells: Metabolic fate of L-ornithine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology of larval mosquitoes with special reference to Anopheles arabiensis (Diptera: Culcidae) in market-garden wells in urban Dakar Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1425, pp.93-102</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.948-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691603v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of larval mosquitoes with special reference to Anopheles arabiensis (Diptera: Culcidae) in market-garden wells in urban Dakar Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of L-valine on growth of polyamine metabolism in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Duée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 35, pp.948-955</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1379, pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428477v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of L-valine on growth of polyamine metabolism in human colon carcinoma cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Alpha-difluoromethylornithine (DFMO) as a potent arginase activity inhibitor in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.H. Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1379, pp.151-160</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 55 (8), pp.1241-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686761v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temperature-dependence of charge carrier concentrations in low-dimensional metals: a breathing band gap model</w:t>
               </w:r>
@@ -8409,338 +8409,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orbital model of electron delocalization in mixed-valence trimeric clusters</w:t>
+                <w:t xml:space="preserve">Halogen-bridged mixed valence linear-chain complexes: molecular orbital model of electron localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 100, pp.580-584</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35, pp.3913-3916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006374v1</w:t>
+                <w:t xml:space="preserve">hal-00006409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium nitroprusside inhibits proliferation and putrescine synthesis in human colon carcinoma cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular orbital model of electron delocalization in mixed-valence trimeric clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.H. Duée</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 396, pp.315-318</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 100, pp.580-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694982v1</w:t>
+                <w:t xml:space="preserve">hal-00006374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen-bridged mixed valence linear-chain complexes: molecular orbital model of electron localization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sodium nitroprusside inhibits proliferation and putrescine synthesis in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bigot</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Duée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 35, pp.3913-3916</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 396, pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006409v1</w:t>
+                <w:t xml:space="preserve">hal-02694982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-nuclear mixed-valence vanadium clusters: divergence of phenomenological and molecular orbital models</w:t>
               </w:r>
@@ -8815,368 +8815,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MO model of electron delocalisation in mixed-valence bioctahedral clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolism of L-arginine through polyamine and nitric oxide synthase pathways in proliferative or differentiated human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bigot</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M'Rabet-Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Duée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 236, pp.491-496</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1268, pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005917v1</w:t>
+                <w:t xml:space="preserve">hal-02708932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of L-arginine through polyamine and nitric oxide synthase pathways in proliferative or differentiated human colon carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transglutaminase activity in enterocytes isolated from pig jejunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M'Rabet-Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Selamnia</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1268, pp.255-262</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 146, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708932v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase activity in enterocytes isolated from pig jejunum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MO model of electron delocalisation in mixed-valence bioctahedral clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 146, pp.49-54</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 236, pp.491-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704295v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9213,51 +9213,51 @@
                 <w:t xml:space="preserve">Electron impact ionization of pyrimidine: differential and total cross sections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Hervieuxt</w:t>
+                <w:t xml:space="preserve">P.A. Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dal Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9466,51 +9466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum approach to calculate differential and total cross sections for electron impact ionization of molecular targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dal Cappello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9532,2145 +9532,2145 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152074, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">”Tag and modify” strategy for the Pd-catalyzed Thioglycoconjugation of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moretti</w:t>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">A. Ababsa Z. E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">M. Vishwanatha T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Jessop</w:t>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429775v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">”Tag and modify” strategy for the Pd-catalyzed Thioglycoconjugation of peptides</w:t>
+                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Montoir</w:t>
+                <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+                <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ababsa Z. E.</w:t>
+                <w:t xml:space="preserve">C. Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vishwanatha T.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">F. Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892775v1</w:t>
+                <w:t xml:space="preserve">hal-02331845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
+                <w:t xml:space="preserve">Saharan dust inputs to North- Western Atlantic Ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331845v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to North- Western Atlantic Ocean with three years time series</w:t>
+                <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dessert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Losno</w:t>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Monna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">D.E. Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331862v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INCREASED BIOAVAILABILITY OF TACROLIMUS IN OBESE KIDNEY TRANSPLANT RECIPIENTS: A CASE-CONTROL STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+                <w:t xml:space="preserve">T. Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Decourt</w:t>
+                <w:t xml:space="preserve">C. von Kotze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.P. Terrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Galibert</w:t>
+                <w:t xml:space="preserve">R. Purgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Research Areas:Surgery; Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, *, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892809v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCREASED BIOAVAILABILITY OF TACROLIMUS IN OBESE KIDNEY TRANSPLANT RECIPIENTS: A CASE-CONTROL STUDY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Legris</w:t>
+                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Purgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Areas:Surgery; Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, *, France. pp.12</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791670v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Astronomical Reduction of Old Observations (the NAROO project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Neiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Astrometry and Astrophysics in the Gaia sky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nice, France. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331827v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Astronomical Reduction of Old Observations (the NAROO project)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valéry Lainey</w:t>
+                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Neiner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrometry and Astrophysics in the Gaia sky</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nice, France. pp.83-84</w:t>
+              <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323670v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of astrometry from ground based observatories</w:t>
+                <w:t xml:space="preserve">Study of USNO photographic plates of the Galilean satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA-FUN-SSO 2012: Second "Gaia Follow-up Network for Solar System Objects", Workshop held at IMCCE / Paris Observatory, 2012, September 19 - 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 107-110</w:t>
+              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836618v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of USNO photographic plates of the Galilean satellites</w:t>
+                <w:t xml:space="preserve">Improvements of astrometry from ground based observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 29-35</w:t>
+              <w:t xml:space="preserve">GAIA-FUN-SSO 2012: Second "Gaia Follow-up Network for Solar System Objects", Workshop held at IMCCE / Paris Observatory, 2012, September 19 - 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758132v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The level of accuracy for digitizers dedicated to astrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive bottom-up hierarchical approach to digital system reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Huard</w:t>
+                <w:t xml:space="preserve">E. Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pion</w:t>
+                <w:t xml:space="preserve">F. Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Reliability Physics Symposium (IRPS'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Anaheim, CA, United States. pp.4B.1.1 - 4B.1.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRPS.2012.6241830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up digital system-level reliability modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.R. Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Huard</w:t>
+                <w:t xml:space="preserve">E. Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pion</w:t>
+                <w:t xml:space="preserve">F. Cacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Custom Integrated Circuits Conference (CICC'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, San Jose, Ca., United States. pp.1 - 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CICC.2011.6055343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of omega 3 and omega 6 fatty acids membrane incorporation on cholesterol efflux from cultured rat cardiomyocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Fournier</w:t>
+                <w:t xml:space="preserve">A. Reboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reboulleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">B. Vedie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79. European Atherosclerosis Society Congress (EAS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Gothenburg, Sweden. 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche hydrodynamique et géochimique des échanges hydriques entre la Loire et sa nappe alluviale (secteur de Châteauneuf-sur-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Durand</w:t>
+                <w:t xml:space="preserve">S. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ramond</w:t>
+                <w:t xml:space="preserve">A. Lioddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lioddine</w:t>
+                <w:t xml:space="preserve">C. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we predict top predator population dynamics using oceanic forcing and dynamical systems? An application with tuna and marine birds in the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Addi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Addi</w:t>
+                <w:t xml:space="preserve">Daniel Goeleven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Goeleven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Western Indian Ocean Marine Science Association Scientific Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Saint Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron transfer processes: new pictures for conductivity in linear chains and STM images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Univerity of Cambridge, department of Chemistry, Prof King D, 1/02/00</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00011950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro anti-proliferative and pro-communicative properties of DADS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Huard</w:t>
+                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Chaumontet</w:t>
+                <w:t xml:space="preserve">Frederic Véran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Washington, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'orbitales moléculaires pour l'étude de la délocalisation électronique dans les composés à valence mixte d'intérêt catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11686,51 +11686,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Centre-Est de la Société Française de Chimie, 19/09/96 - 20/09/96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11740,1396 +11740,1396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saharan dusts inputs to north-western atlantic ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Montoir</w:t>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amoura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">R. Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. American Peptide Symposium (APS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Monterey, Californie, United States</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893419v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dusts inputs to north-western atlantic ocean with three years time series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">21. Réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463358v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893488v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ucciani</w:t>
+                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derousssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429783v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kitou</w:t>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">26. American Peptide Symposium (APS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Monterey, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424735v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kisspeptin analog C6 triggers ovulation in non-breeding ewe in the absence of progestogen priming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Decourt</w:t>
+                <w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lomet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology (ICN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894264v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of the reproductive system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">The kisspeptin analog C6 triggers ovulation in non-breeding ewe in the absence of progestogen priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Madinier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology (ICN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894277v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of the reproductive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Decourt C</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894282v1</w:t>
+                <w:t xml:space="preserve">hal-02894277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern of LH secretion after repeated treatment with kisspeptin analog C6 reveals differential sensitivity between mice and ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lomet</w:t>
+                <w:t xml:space="preserve">Vincent Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Colloque de la société de neuroendocrinologie (SNE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new selective kisspeptin analog, C6, that advance puberty in mice and stimulate fertile ovulation in ewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beltramo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for Neuroendocrinology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nitroprussiate de sodium à très faible dose inhibe la prolifération des cellules de carcinome colique humain : effet du monoxyde d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Leschelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NO, du fondamental à la thérapeuthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1998, Palais des congrès Paris, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13139,383 +13139,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 : stratigraphie, paléoenvironnements et chronostratigraphie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoine</w:t>
+                <w:t xml:space="preserve">G. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jamet</w:t>
+                <w:t xml:space="preserve">S. Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coutard</w:t>
+                <w:t xml:space="preserve">O. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. GOVAL, D. HERISSON (dir.) « Les chasseurs des steppes durant le dernier glaciaire en France septentrionale paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERAUL 141, Etudes et recherches archéologiques de l’Université de Liège, pp.31-74, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphie, paléoenvironnements et chronostratigraphie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antoine</w:t>
+                <w:t xml:space="preserve">G. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jamet</w:t>
+                <w:t xml:space="preserve">S. Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Coutard</w:t>
+                <w:t xml:space="preserve">O. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. GOVAL, D. HERISSON (dir.) « Les chasseurs des steppes durant le dernier glaciaire en France septentrionale paléoenvironnement, techno-économie, approche fonctionnelle et spatiale du gisement d’Havrincourt »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERAUL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-74, 2018, 978-2-930495-27-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals, Principles, and Concepts of Molecular Magnetism and Spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Inorganic Chemistry II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.131--189, 2013, 978-0-08-096529-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-08-097774-4.00819-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13525,231 +13525,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharide fluorescent substrates, preparation method and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Texier-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Texier-Nogues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">J.L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Coll</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : EP1904847. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrats fluorescents saccharidiques, leur procédé de préparation et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Texier-Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Texier-Nogues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">J.L. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Coll</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Imberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : FR2888938. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13759,134 +13759,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaine Commune, Evry Centre Essone et le Grand Porto Alegre. Le territoire contre la ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Hérard</w:t>
+                <w:t xml:space="preserve">Alain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bertho</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lazarus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA, Ministère de l'Ecologie, du Développement durable, des transports et du logement. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13896,114 +13896,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrométrie des satellites naturels : analyse d'observations anciennes pour l'amélioration des paramètres dynamiques des systèmes planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planétologie et astrophysique de la terre [astro-ph.EP]. Observatoire de Paris, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00690338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId459"/>
+      <w:footerReference w:type="default" r:id="rId458"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14150,51 +14150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04782295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert-P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Arlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Roseiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01632J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasewaldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yu. Khovritchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Narizhnaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasilyeva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apetyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Perlbarg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P. Geest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Shakouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyang Fu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Tudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201903575" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomez Casajus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fuller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zannoni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1120-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D I Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04543G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emelyanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Robert-P&#233;lissier Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Arlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anbazhagan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2957" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHCNCZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628246" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonants" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Streito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elphinstone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWQX4M48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. de Cuyper" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629807" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huguenard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2797" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GZ14R8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01459047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526977" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vela Llausi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Ari&#241;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24283" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stielow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. L&#233;vesque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seifert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Meyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irinyi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/003158515X689135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483529v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Turpin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3269" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Framery" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501324" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H7CCMVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pascu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Cuyper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424384" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domingo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Specklin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mameri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beauvalet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220654" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kozlevcar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Kitanovski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno A. G. Bandeira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202568y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Andrews" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Marca-Bell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2567" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947S6NWL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Decker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18747.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groenewald" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2009.02350.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J45BBBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchuinkam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.04.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TK45F1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hairie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.052408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00509.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lawson-Daku" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Borshch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouill&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006990v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684005v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot-Joubrel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690446v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selamnia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006688v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prassides" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Solonenko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691603v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686761v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Du&#233;e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006806v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Green" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Burdett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694982v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006409v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005917v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708932v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M'Rabet-Touil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704295v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hellio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870854v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouawad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieuxt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal Cappello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansanel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152073" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898867v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derousssi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beguin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870855v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152074" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892775v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montoir" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ababsa Z. E." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishwanatha T." TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yen-Pon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331845v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331862v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legris" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Kotze" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purgus" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331827v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836618v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758132v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758260v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747363v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pion" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241830" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651936v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Amador" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055343" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750069v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboulleau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866740v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011950v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838219v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V&#233;ran" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010918v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893419v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ababsa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463358v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893488v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424735v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894264v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894288v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anderson" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842198v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leschelle" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889746v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174657v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954/collection-eraul" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765696v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00819-6" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396660v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Texier-Nogues" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coll" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306061v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;rard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertho" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazarus" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690338v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04782295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert-P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Arlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Roseiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01632J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasewaldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yu. Khovritchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Narizhnaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasilyeva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apetyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Perlbarg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomez Casajus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fuller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zannoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1120-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P. Geest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Shakouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyang Fu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Tudor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201903575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D I Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04543G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emelyanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Robert-P&#233;lissier Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Arlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anbazhagan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2957" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHCNCZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628246" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonants" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Streito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elphinstone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12295" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWQX4M48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. de Cuyper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629807" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01459047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526977" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huguenard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2797" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GZ14R8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vela Llausi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Ari&#241;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24283" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stielow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. L&#233;vesque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seifert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irinyi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/003158515X689135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Turpin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3269" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Framery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501324" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H7CCMVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pascu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Cuyper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424384" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domingo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Specklin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mameri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beauvalet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220654" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Andrews" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Marca-Bell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2567" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947S6NWL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kozlevcar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Kitanovski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno A. G. Bandeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202568y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Decker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18747.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groenewald" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2009.02350.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J45BBBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchuinkam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TK45F1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hairie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.052408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00509.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lawson-Daku" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Borshch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouill&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006990v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006989v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684005v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot-Joubrel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006688v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prassides" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Solonenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689414v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selamnia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686761v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Du&#233;e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006806v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Green" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Burdett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006374v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694982v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M'Rabet-Touil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hellio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870854v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouawad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal Cappello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansanel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152073" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898867v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derousssi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beguin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870855v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152074" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montoir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ababsa Z. E." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishwanatha T." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yen-Pon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791670v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Kotze" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purgus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758132v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836618v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241830" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651936v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Amador" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055343" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750069v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboulleau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866740v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011950v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V&#233;ran" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463358v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893488v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ababsa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424735v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893419v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894264v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894288v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anderson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842198v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leschelle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174657v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954/collection-eraul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00819-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Texier-Nogues" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306061v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;rard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertho" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazarus" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690338v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>