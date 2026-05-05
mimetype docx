--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -845,429 +845,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance locking in giant planets indicated by the rapid orbital expansion of Titan</w:t>
+                <w:t xml:space="preserve">Contactless Spin Switch Sensing by Chemo‐Electric Gating of Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Lainey</w:t>
+                <w:t xml:space="preserve">Erik P. Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gomez Casajus</w:t>
+                <w:t xml:space="preserve">Khosrow Shakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Fuller</w:t>
+                <w:t xml:space="preserve">Wangyang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zannoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Tortora</w:t>
+                <w:t xml:space="preserve">Viorica Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-020-1120-5⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.1903575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201903575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945403v1</w:t>
+                <w:t xml:space="preserve">hal-03511516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicryptophanes with Improved Fluorescent Properties for the Selective Recognition of Acetylcholine over Choline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Long</w:t>
+                <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Antonetti</w:t>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+                <w:t xml:space="preserve">Sandra Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (10), pp.6400-6407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Spin Switch Sensing by Chemo‐Electric Gating of Graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonance locking in giant planets indicated by the rapid orbital expansion of Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik P. Geest</w:t>
+                <w:t xml:space="preserve">Luis Gomez Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khosrow Shakouri</w:t>
+                <w:t xml:space="preserve">Jim Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wangyang Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Marco Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorica Tudor</w:t>
+                <w:t xml:space="preserve">Paolo Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (10), pp.1903575. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201903575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-020-1120-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511516v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hemicryptophane host-guest binding energies using high-pressure collision induced dissociation in combination with RRKM modeling</w:t>
               </w:r>
@@ -2237,2300 +2237,2300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
+                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Lainey</w:t>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert A Jacobson</w:t>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas J Cooper</w:t>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Murray</w:t>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377142v1</w:t>
+                <w:t xml:space="preserve">hal-01481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
+                <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Villa</w:t>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Pereira</w:t>
+                <w:t xml:space="preserve">Robert A Jacobson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Radwan Tajeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">Nicholas J Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biagio Giaccio</w:t>
+                <w:t xml:space="preserve">Carl Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 281, pp.286 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481343v1</w:t>
+                <w:t xml:space="preserve">hal-01377142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy And Chronology Of Valle Giumentina Pleistocene Site (Abruzzi, Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Villa</w:t>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pereira</w:t>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaussé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Fusco</w:t>
+                <w:t xml:space="preserve">Biagio Giaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.160-184</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065078v1</w:t>
+                <w:t xml:space="preserve">hal-01481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be cosmic-ray exposure dating of moraines and rock avalanches in the Upper Romanche valley (French Alps): Evidence of two glacial advances during the Late Glacial/Holocene transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratigraphy And Chronology Of Valle Giumentina Pleistocene Site (Abruzzi, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chenet</w:t>
+                <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+                <w:t xml:space="preserve">C. Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">S. Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
+                <w:t xml:space="preserve">F. Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 148, pp.209 - 221. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 151, pp.160-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01480986v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclipses of the inner satellites of Jupiter observed in 2015</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Emelyanov</w:t>
+                <w:t xml:space="preserve">10Be cosmic-ray exposure dating of moraines and rock avalanches in the Upper Romanche valley (French Alps): Evidence of two glacial advances during the Late Glacial/Holocene transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. V. Robert-Pélissier Robert</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628246⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148, pp.209 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430481v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Project NAROO (New Astrometric Reduction of Old Observations)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eclipses of the inner satellites of Jupiter observed in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emelyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Robert-Pélissier Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451158v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-collect: results of a European Union project to improve the status of reference collections important for plant health</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Project NAROO (New Astrometric Reduction of Old Observations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Elphinstone</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Portier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mirel Birlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPO Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577675v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New astrometric measurement and reduction of USNO photographic observations of the main Saturnian satellites: 1974−1998</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Arlot</w:t>
+                <w:t xml:space="preserve">Q-collect: results of a European Union project to improve the status of reference collections important for plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. de Cuyper</w:t>
+                <w:t xml:space="preserve">J. Elphinstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629807⟩</w:t>
+              <w:t xml:space="preserve">EPPO Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (2), pp.348-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epp.12295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945295v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
+                <w:t xml:space="preserve">New astrometric measurement and reduction of USNO photographic observations of the main Saturnian satellites: 1974−1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Pagli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">J.-P. de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 596, pp.A37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481268v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new astrometric measurement and reduction of USNO photographic observations of Phobos and Deimos: 1967–1997</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Arlot</w:t>
+                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526977⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01459047v1</w:t>
+                <w:t xml:space="preserve">hal-01471009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm calcite granules: a new tracker of millennial-timescale environmental changes in Last Glacial loess deposits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Huguenard</w:t>
+                <w:t xml:space="preserve">A new astrometric measurement and reduction of USNO photographic observations of Phobos and Deimos: 1967–1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasewaldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2797⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483526v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the zeroth-order hamiltonian for CASPT2 calculations of spin crossover compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm calcite granules: a new tracker of millennial-timescale environmental changes in Last Glacial loess deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Vela Llausi</w:t>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fumanal</w:t>
+                <w:t xml:space="preserve">Elodie Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ribas-Ariño</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Huguenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (10), pp.947-953. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (6), pp.529 - 536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511540v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One fungus, which genes? Development and assessment of universal primers for potential secondary fungal DNA barcodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the zeroth-order hamiltonian for CASPT2 calculations of spin crossover compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Lévesque</w:t>
+                <w:t xml:space="preserve">Sergio Vela Llausi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Seifert</w:t>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wieland Meyer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Ribas-Ariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persoonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3767/003158515X689135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (10), pp.947-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594853v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One fungus, which genes? Development and assessment of universal primers for potential secondary fungal DNA barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Stielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Zhang</w:t>
+                <w:t xml:space="preserve">C.A. Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Chatelet</w:t>
+                <w:t xml:space="preserve">K.A. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloisa Serrano</w:t>
+                <w:t xml:space="preserve">Wieland Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">L. Irinyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
+              <w:t xml:space="preserve">Persoonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.242-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3767/003158515X689135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01471592v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biosphéroïdes calcitiques de vers de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical investigation in the stereoselective synthesis of P-stereogenic phosphine oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Copey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jean-Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moine</w:t>
+                <w:t xml:space="preserve">E. Framery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Huguenard</w:t>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142, pp.5 - 8. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (25), pp.9057-9061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.3269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483529v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation in the stereoselective synthesis of P-stereogenic phosphine oxides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Copey</w:t>
+                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jean-Gérard</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Framery</w:t>
+                <w:t xml:space="preserve">Eloisa Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (25), pp.9057-9061. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (14), pp.2931-2935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201501324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311828v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biosphéroïdes calcitiques de vers de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohua Gao</w:t>
+                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Élodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.5 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.3269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471009v1</w:t>
+                <w:t xml:space="preserve">hal-01483529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrometric observations of Phobos and Deimos during the 1971 opposition of Mars</w:t>
               </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4926,64 +4926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,382 +5024,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic variations in MIS 11 recorded by stable isotopes and trace elements in a French tufa (La Celle, Seine Valley)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dabkowski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josselin Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2567⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (1), pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485572v1</w:t>
+                <w:t xml:space="preserve">hal-02869611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climatic variations in MIS 11 recorded by stable isotopes and trace elements in a French tufa (La Celle, Seine Valley)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Marca-Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (8), pp.790 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02869611v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (1), pp.66-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944919v1</w:t>
@@ -5704,51 +5704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert-Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges de Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5812,51 +5812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QBOL: a new EU project focusing on DNA barcoding of Quarantine organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,294 +6077,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau des villes et l'eau des champs</w:t>
+                <w:t xml:space="preserve">Aggregation in malaria parasites places limits on mosquito infection rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Jamin</w:t>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ducrot</w:t>
+                <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Faysse</w:t>
+                <w:t xml:space="preserve">C. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Garin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Tchuinkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (5), pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591686v1</w:t>
+                <w:t xml:space="preserve">pasteur-03661276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation in malaria parasites places limits on mosquito infection rates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'eau des villes et l'eau des champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonnet</w:t>
+                <w:t xml:space="preserve">J.Y. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boudin</w:t>
+                <w:t xml:space="preserve">R. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tchuinkam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Faysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mars 2007 (406), pp.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03661276v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting P 31 NMR spectra: A tool to clarify magnetic exchange pathways in oxovanadium d 1 phosphate</w:t>
               </w:r>
@@ -6582,256 +6582,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02506606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolutionary ecology of Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Eklou-Kalonji</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (9), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00509.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677174v1</w:t>
+                <w:t xml:space="preserve">pasteur-03661314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary ecology of Plasmodium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard E. Paul</w:t>
+                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eklou-Kalonji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ariey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (5), pp.443-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03661314v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostructural correlations and spin model of (VO)2P2O7</w:t>
               </w:r>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,243 +7040,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of 31P NMR chemicaal shiftfs in vanadium phosphorus oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of the vanadyl pyrophosphate (VO)2P2O7 31P NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Lawson-Daku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 104, pp.4586-4591</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 330, pp.423-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006990v1</w:t>
+                <w:t xml:space="preserve">hal-00006989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the vanadyl pyrophosphate (VO)2P2O7 31P NMR spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.M. Lawson-Daku</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of 31P NMR chemicaal shiftfs in vanadium phosphorus oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Borshch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 330, pp.423-432</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 104, pp.4586-4591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006989v1</w:t>
+                <w:t xml:space="preserve">hal-00006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron tunneling: a scattering problem and a chemical approach. Interpretation of STM O2 image</w:t>
               </w:r>
@@ -7541,705 +7541,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence distribution and structural distortions in MMX chain compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpha-difluoromethylornithine (DFMO) as a potent arginase activity inhibitor in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Prassides</w:t>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.O. Solonenko</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 109, pp.4562-4568</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 55 (8), pp.1241-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006688v1</w:t>
+                <w:t xml:space="preserve">hal-02690446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential inhibitory effects of three nitric oxide donors on ornithine decarboxylase activity in human colon carcinoma cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+                <w:t xml:space="preserve">Valence distribution and structural distortions in MMX chain compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Prassides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Briand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.O. Solonenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 55 (8), pp.1235-1239</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109, pp.4562-4568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689414v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo synthesis of arginine and ornithine from citrulline in human colon carcinoma cells: Metabolic fate of L-ornithine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Differential inhibitory effects of three nitric oxide donors on ornithine decarboxylase activity in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1425, pp.93-102</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 55 (8), pp.1235-1239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691603v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of larval mosquitoes with special reference to Anopheles arabiensis (Diptera: Culcidae) in market-garden wells in urban Dakar Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo synthesis of arginine and ornithine from citrulline in human colon carcinoma cells: Metabolic fate of L-ornithine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 35, pp.948-955</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1425, pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428477v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of L-valine on growth of polyamine metabolism in human colon carcinoma cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology of larval mosquitoes with special reference to Anopheles arabiensis (Diptera: Culcidae) in market-garden wells in urban Dakar Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1379, pp.151-160</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.948-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686761v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-difluoromethylornithine (DFMO) as a potent arginase activity inhibitor in human colon carcinoma cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+                <w:t xml:space="preserve">Effects of L-valine on growth of polyamine metabolism in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 55 (8), pp.1241-1245</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1379, pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690446v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temperature-dependence of charge carrier concentrations in low-dimensional metals: a breathing band gap model</w:t>
               </w:r>
@@ -8409,217 +8409,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen-bridged mixed valence linear-chain complexes: molecular orbital model of electron localization</w:t>
+                <w:t xml:space="preserve">Molecular orbital model of electron delocalization in mixed-valence trimeric clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 35, pp.3913-3916</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 100, pp.580-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006409v1</w:t>
+                <w:t xml:space="preserve">hal-00006374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orbital model of electron delocalization in mixed-valence trimeric clusters</w:t>
+                <w:t xml:space="preserve">Halogen-bridged mixed valence linear-chain complexes: molecular orbital model of electron localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 100, pp.580-584</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35, pp.3913-3916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006374v1</w:t>
+                <w:t xml:space="preserve">hal-00006409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium nitroprusside inhibits proliferation and putrescine synthesis in human colon carcinoma cells</w:t>
               </w:r>
@@ -8631,77 +8631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Duée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 396, pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8815,368 +8815,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of L-arginine through polyamine and nitric oxide synthase pathways in proliferative or differentiated human colon carcinoma cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MO model of electron delocalisation in mixed-valence bioctahedral clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.H. Duée</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1268, pp.255-262</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 236, pp.491-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02708932v1</w:t>
+                <w:t xml:space="preserve">hal-00005917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase activity in enterocytes isolated from pig jejunum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Metabolism of L-arginine through polyamine and nitric oxide synthase pathways in proliferative or differentiated human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. M'Rabet-Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Duée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 146, pp.49-54</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1268, pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704295v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MO model of electron delocalisation in mixed-valence bioctahedral clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transglutaminase activity in enterocytes isolated from pig jejunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M'Rabet-Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hellio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 236, pp.491-496</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 146, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005917v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9322,1433 +9322,1433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kitou</w:t>
+                <w:t xml:space="preserve">A quantum approach to calculate differential and total cross sections for electron impact ionization of molecular targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dal Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898867v1</w:t>
+                <w:t xml:space="preserve">hal-02870855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum approach to calculate differential and total cross sections for electron impact ionization of molecular targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derousssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Gosier, Guadeloupe</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870855v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">”Tag and modify” strategy for the Pd-catalyzed Thioglycoconjugation of peptides</w:t>
+                <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Montoir</w:t>
+                <w:t xml:space="preserve">R. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+                <w:t xml:space="preserve">D. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ababsa Z. E.</w:t>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vishwanatha T.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">D.E. Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892775v1</w:t>
+                <w:t xml:space="preserve">hal-02429775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">”Tag and modify” strategy for the Pd-catalyzed Thioglycoconjugation of peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Losno</w:t>
+                <w:t xml:space="preserve">A. Ababsa Z. E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dessert</w:t>
+                <w:t xml:space="preserve">M. Vishwanatha T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Monna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331845v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to North- Western Atlantic Ocean with three years time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331862v1</w:t>
+                <w:t xml:space="preserve">hal-02331845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saharan dust inputs to North- Western Atlantic Ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moretti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Moune</w:t>
+                <w:t xml:space="preserve">R. Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.E. Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429775v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCREASED BIOAVAILABILITY OF TACROLIMUS IN OBESE KIDNEY TRANSPLANT RECIPIENTS: A CASE-CONTROL STUDY</w:t>
+                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Legris</w:t>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Purgus</w:t>
+                <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Areas:Surgery; Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, *, France. pp.12</w:t>
+              <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791670v1</w:t>
+                <w:t xml:space="preserve">hal-02892809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Monna</w:t>
+                <w:t xml:space="preserve">INCREASED BIOAVAILABILITY OF TACROLIMUS IN OBESE KIDNEY TRANSPLANT RECIPIENTS: A CASE-CONTROL STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Manson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. von Kotze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Purgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Research Areas:Surgery; Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, *, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331827v1</w:t>
+                <w:t xml:space="preserve">hal-01791670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Astronomical Reduction of Old Observations (the NAROO project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Neiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrometry and Astrophysics in the Gaia sky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Nice, France. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V.P. Terrier</w:t>
+                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892809v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of USNO photographic plates of the Galilean satellites</w:t>
+                <w:t xml:space="preserve">Improvements of astrometry from ground based observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 29-35</w:t>
+              <w:t xml:space="preserve">GAIA-FUN-SSO 2012: Second "Gaia Follow-up Network for Solar System Objects", Workshop held at IMCCE / Paris Observatory, 2012, September 19 - 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758132v1</w:t>
+                <w:t xml:space="preserve">hal-00836618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of astrometry from ground based observatories</w:t>
+                <w:t xml:space="preserve">Study of USNO photographic plates of the Galilean satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA-FUN-SSO 2012: Second "Gaia Follow-up Network for Solar System Objects", Workshop held at IMCCE / Paris Observatory, 2012, September 19 - 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 107-110</w:t>
+              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836618v1</w:t>
+                <w:t xml:space="preserve">hal-00758132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The level of accuracy for digitizers dedicated to astrometry</w:t>
               </w:r>
@@ -11748,980 +11748,980 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dusts inputs to north-western atlantic ocean with three years time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dessert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Losno</w:t>
+                <w:t xml:space="preserve">Z. El Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Monna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">26. American Peptide Symposium (APS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Monterey, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463358v1</w:t>
+                <w:t xml:space="preserve">hal-02893419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+                <w:t xml:space="preserve">Saharan dusts inputs to north-western atlantic ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. El Ababsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">Celine Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893488v1</w:t>
+                <w:t xml:space="preserve">hal-02463358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ucciani</w:t>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">21. Réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429783v1</w:t>
+                <w:t xml:space="preserve">hal-02893488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kitou</w:t>
+                <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424735v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derousssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. American Peptide Symposium (APS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Monterey, Californie, United States</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893419v1</w:t>
+                <w:t xml:space="preserve">hal-02424735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+                <w:t xml:space="preserve">The kisspeptin analog C6 triggers ovulation in non-breeding ewe in the absence of progestogen priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Decourt C</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Galibert</w:t>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Madinier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology (ICN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894282v1</w:t>
+                <w:t xml:space="preserve">hal-02894264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kisspeptin analog C6 triggers ovulation in non-breeding ewe in the absence of progestogen priming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Decourt</w:t>
+                <w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology (ICN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894264v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of the reproductive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern of LH secretion after repeated treatment with kisspeptin analog C6 reveals differential sensitivity between mice and ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12927,51 +12927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for Neuroendocrinology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
@@ -13000,77 +13000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nitroprussiate de sodium à très faible dose inhibe la prolifération des cellules de carcinome colique humain : effet du monoxyde d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14150,51 +14150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04782295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert-P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Arlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Roseiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01632J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasewaldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yu. Khovritchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Narizhnaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasilyeva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apetyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Perlbarg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomez Casajus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fuller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zannoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1120-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P. Geest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Shakouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyang Fu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Tudor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201903575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D I Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04543G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emelyanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Robert-P&#233;lissier Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Arlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anbazhagan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2957" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHCNCZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628246" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonants" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Streito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elphinstone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12295" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWQX4M48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. de Cuyper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629807" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01459047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526977" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huguenard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2797" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GZ14R8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vela Llausi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Ari&#241;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24283" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stielow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. L&#233;vesque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seifert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irinyi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/003158515X689135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Turpin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3269" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311828v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Framery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501324" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H7CCMVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pascu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Cuyper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424384" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domingo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Specklin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mameri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beauvalet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220654" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Andrews" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Marca-Bell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2567" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947S6NWL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kozlevcar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Kitanovski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno A. G. Bandeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202568y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Decker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18747.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groenewald" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2009.02350.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J45BBBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchuinkam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TK45F1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hairie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.052408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00509.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lawson-Daku" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Borshch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouill&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006990v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006989v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684005v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot-Joubrel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006688v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prassides" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Solonenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689414v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selamnia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686761v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Du&#233;e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006806v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Green" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Burdett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006374v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694982v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M'Rabet-Touil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hellio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870854v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouawad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal Cappello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansanel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152073" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898867v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derousssi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beguin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870855v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152074" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montoir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ababsa Z. E." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishwanatha T." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yen-Pon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791670v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Kotze" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purgus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758132v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836618v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241830" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651936v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Amador" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055343" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750069v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboulleau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866740v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011950v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V&#233;ran" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463358v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893488v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ababsa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424735v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893419v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894264v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894288v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anderson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842198v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leschelle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174657v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954/collection-eraul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00819-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Texier-Nogues" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306061v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;rard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertho" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazarus" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690338v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04782295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert-P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Arlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Roseiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01632J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasewaldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yu. Khovritchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Narizhnaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasilyeva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apetyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Perlbarg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P. Geest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Shakouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyang Fu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Tudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201903575" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomez Casajus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fuller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zannoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1120-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D I Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04543G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emelyanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Robert-P&#233;lissier Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Arlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anbazhagan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2957" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHCNCZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628246" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonants" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Streito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elphinstone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWQX4M48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. de Cuyper" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629807" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01459047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526977" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huguenard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2797" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GZ14R8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vela Llausi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Ari&#241;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24283" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stielow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. L&#233;vesque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seifert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Meyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irinyi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/003158515X689135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311828v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Framery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H7CCMVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Turpin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3269" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pascu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Cuyper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424384" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domingo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Specklin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mameri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beauvalet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220654" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Andrews" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Marca-Bell" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2567" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947S6NWL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kozlevcar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Kitanovski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno A. G. Bandeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202568y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Decker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18747.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groenewald" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2009.02350.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J45BBBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchuinkam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.04.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TK45F1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hairie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.052408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00509.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lawson-Daku" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Borshch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouill&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006990v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684005v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot-Joubrel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690446v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selamnia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006688v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prassides" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Solonenko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691603v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686761v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Du&#233;e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006806v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Green" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Burdett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006409v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694982v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005917v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708932v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M'Rabet-Touil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704295v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hellio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870854v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouawad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal Cappello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansanel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152073" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870855v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152074" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898867v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derousssi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beguin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892775v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montoir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ababsa Z. E." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishwanatha T." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yen-Pon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331845v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331862v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Kotze" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purgus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323670v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331827v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836618v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758132v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241830" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651936v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Amador" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055343" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750069v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboulleau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866740v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011950v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V&#233;ran" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893419v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ababsa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463358v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893488v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424735v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894264v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894288v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anderson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842198v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leschelle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174657v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954/collection-eraul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00819-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Texier-Nogues" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306061v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;rard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertho" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazarus" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690338v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>