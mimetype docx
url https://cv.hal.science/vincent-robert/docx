--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -845,429 +845,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless Spin Switch Sensing by Chemo‐Electric Gating of Graphene</w:t>
+                <w:t xml:space="preserve">Resonance locking in giant planets indicated by the rapid orbital expansion of Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik P. Geest</w:t>
+                <w:t xml:space="preserve">Valery Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khosrow Shakouri</w:t>
+                <w:t xml:space="preserve">Luis Gomez Casajus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wangyang Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Jim Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorica Tudor</w:t>
+                <w:t xml:space="preserve">Marco Zannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tortora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201903575⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-020-1120-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511516v1</w:t>
+                <w:t xml:space="preserve">hal-02945403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemicryptophanes with Improved Fluorescent Properties for the Selective Recognition of Acetylcholine over Choline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Antonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85 (10), pp.6400-6407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.joc.0c00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance locking in giant planets indicated by the rapid orbital expansion of Titan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contactless Spin Switch Sensing by Chemo‐Electric Gating of Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Gomez Casajus</w:t>
+                <w:t xml:space="preserve">Erik P. Geest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Fuller</w:t>
+                <w:t xml:space="preserve">Khosrow Shakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zannoni</w:t>
+                <w:t xml:space="preserve">Wangyang Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Tortora</w:t>
+                <w:t xml:space="preserve">Viorica Tudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (10), pp.1903575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-020-1120-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201903575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945403v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hemicryptophane host-guest binding energies using high-pressure collision induced dissociation in combination with RRKM modeling</w:t>
               </w:r>
@@ -1718,295 +1718,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing-up viologen cations and dications: a microscopic investigation of van der Waals interactions</w:t>
+                <w:t xml:space="preserve">The PHEMU15 catalogue and astrometric results of the Jupiter's Galilean satellite mutual occultation and eclipse observations made in 2014–2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
+                <w:t xml:space="preserve">E. Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Vela</w:t>
+                <w:t xml:space="preserve">N. Emelyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Choua</w:t>
+                <w:t xml:space="preserve">V. V. Robert-Pélissier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Berville</w:t>
+                <w:t xml:space="preserve">J.-E Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Wytko</w:t>
+                <w:t xml:space="preserve">P. Anbazhagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (44), pp.27878-27884. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (4), pp.4730-4739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CP04543G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993519v1</w:t>
+                <w:t xml:space="preserve">hal-02352278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHEMU15 catalogue and astrometric results of the Jupiter's Galilean satellite mutual occultation and eclipse observations made in 2014–2015</w:t>
+                <w:t xml:space="preserve">Pairing-up viologen cations and dications: a microscopic investigation of van der Waals interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Saquet</w:t>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Emelyanov</w:t>
+                <w:t xml:space="preserve">Sergi Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. V. Robert-Pélissier Robert</w:t>
+                <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E Arlot</w:t>
+                <w:t xml:space="preserve">Mathilde Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Anbazhagan</w:t>
+                <w:t xml:space="preserve">Jennifer Wytko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474 (4), pp.4730-4739. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (44), pp.27878-27884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04543G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352278v1</w:t>
+                <w:t xml:space="preserve">hal-01993519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomics reveals high biological diversity and specific adaptations in the industrially and medically important fungal genus Aspergillus</w:t>
               </w:r>
@@ -2139,64 +2139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCD astrometric observations of Amalthea and Thebe in the Gaia era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2237,161 +2237,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
+                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
+                <w:t xml:space="preserve">Alison Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Pagli</w:t>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Villa</w:t>
+                <w:t xml:space="preserve">Sébastien Nomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">Biagio Giaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481268v1</w:t>
+                <w:t xml:space="preserve">hal-01481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on Saturn's interior from Cassini astrometric data</w:t>
               </w:r>
@@ -2505,2032 +2505,2032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIS 15-MIS 12 record of environmental changes and Lower Palaeolithic occupation from Valle Giumentina, central Italy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratigraphy And Chronology Of Valle Giumentina Pleistocene Site (Abruzzi, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chaussé</w:t>
+                <w:t xml:space="preserve">V. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Nomade</w:t>
+                <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biagio Giaccio</w:t>
+                <w:t xml:space="preserve">C. Chaussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.160 - 184. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 151, pp.160-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481343v1</w:t>
+                <w:t xml:space="preserve">hal-02065078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy And Chronology Of Valle Giumentina Pleistocene Site (Abruzzi, Italy)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">10Be cosmic-ray exposure dating of moraines and rock avalanches in the Upper Romanche valley (French Alps): Evidence of two glacial advances during the Late Glacial/Holocene transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pereira</w:t>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaussé</w:t>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nomade</w:t>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fusco</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 151, pp.160-184</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 148, pp.209 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065078v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be cosmic-ray exposure dating of moraines and rock avalanches in the Upper Romanche valley (French Alps): Evidence of two glacial advances during the Late Glacial/Holocene transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Eclipses of the inner satellites of Jupiter observed in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emelyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
+                <w:t xml:space="preserve">F. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. V. Robert-Pélissier Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.07.025⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, pp.A42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01480986v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclipses of the inner satellites of Jupiter observed in 2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Project NAROO (New Astrometric Reduction of Old Observations)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirel Birlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430481v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Project NAROO (New Astrometric Reduction of Old Observations)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Q-collect: results of a European Union project to improve the status of reference collections important for plant health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonants</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+                <w:t xml:space="preserve">J. Elphinstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirel Birlan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Astronomical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPPO Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (2), pp.348-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epp.12295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451158v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-collect: results of a European Union project to improve the status of reference collections important for plant health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Streito</w:t>
+                <w:t xml:space="preserve">New astrometric measurement and reduction of USNO photographic observations of the main Saturnian satellites: 1974−1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Elphinstone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">J.-P. de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPO Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epp.12295⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 596, pp.A37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03577675v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New astrometric measurement and reduction of USNO photographic observations of the main Saturnian satellites: 1974−1998</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Arlot</w:t>
+                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. de Cuyper</w:t>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 596, pp.A37. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945295v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">A new astrometric measurement and reduction of USNO photographic observations of Phobos and Deimos: 1967–1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasewaldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.A36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471009v1</w:t>
+                <w:t xml:space="preserve">hal-01459047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new astrometric measurement and reduction of USNO photographic observations of Phobos and Deimos: 1967–1997</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Arlot</w:t>
+                <w:t xml:space="preserve">Earthworm calcite granules: a new tracker of millennial-timescale environmental changes in Last Glacial loess deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (6), pp.529 - 536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459047v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm calcite granules: a new tracker of millennial-timescale environmental changes in Last Glacial loess deposits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the zeroth-order hamiltonian for CASPT2 calculations of spin crossover compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moine</w:t>
+                <w:t xml:space="preserve">Sergio Vela Llausi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Turpin</w:t>
+                <w:t xml:space="preserve">Maria Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Huguenard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordi Ribas-Ariño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (6), pp.529 - 536. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (10), pp.947-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.2797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483526v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the zeroth-order hamiltonian for CASPT2 calculations of spin crossover compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One fungus, which genes? Development and assessment of universal primers for potential secondary fungal DNA barcodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Stielow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Vela Llausi</w:t>
+                <w:t xml:space="preserve">C.A. Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fumanal</w:t>
+                <w:t xml:space="preserve">K.A. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ribas-Ariño</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wieland Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Irinyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24283⟩</w:t>
+              <w:t xml:space="preserve">Persoonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.242-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3767/003158515X689135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03511540v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One fungus, which genes? Development and assessment of universal primers for potential secondary fungal DNA barcodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and theoretical investigation in the stereoselective synthesis of P-stereogenic phosphine oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Lévesque</w:t>
+                <w:t xml:space="preserve">L. Copey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.A. Seifert</w:t>
+                <w:t xml:space="preserve">L. Jean-Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wieland Meyer</w:t>
+                <w:t xml:space="preserve">E. Framery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Irinyi</w:t>
+                <w:t xml:space="preserve">G. Pilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persoonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.242-263. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (25), pp.9057-9061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3767/003158515X689135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594853v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation in the stereoselective synthesis of P-stereogenic phosphine oxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jean-Gérard</w:t>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Framery</w:t>
+                <w:t xml:space="preserve">Bastien Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Eloisa Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501324⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (14), pp.2931-2935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311828v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Complexity of Weak Intermolecular Interactions Interfering in Host-Guest Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les biosphéroïdes calcitiques de vers de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perraud</w:t>
+                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huguenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500610⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142, pp.5 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01471592v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les biosphéroïdes calcitiques de vers de terre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fluorescent heteroditopic hemicryptophane cage for the selective recognition of choline phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prud’homme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moine</w:t>
+                <w:t xml:space="preserve">Guohua Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Turpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Huguenard</w:t>
+                <w:t xml:space="preserve">Laure Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dutasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142, pp.5 - 8. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.3269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cc09428j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483529v1</w:t>
+                <w:t xml:space="preserve">hal-01471009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrometric observations of Phobos and Deimos during the 1971 opposition of Mars</w:t>
               </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4926,64 +4926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Beauvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5024,382 +5024,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatic variations in MIS 11 recorded by stable isotopes and trace elements in a French tufa (La Celle, Seine Valley)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Desmars</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Marca-Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (8), pp.790 - 799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869611v1</w:t>
+                <w:t xml:space="preserve">hal-01485572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic variations in MIS 11 recorded by stable isotopes and trace elements in a French tufa (La Celle, Seine Valley)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Desmars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Lainey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.2567⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (1), pp.66-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01485572v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The astrometry of the natural planetary satellites applied to their dynamics before and after Gaia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Desmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 73 (1), pp.66-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944919v1</w:t>
@@ -5538,325 +5538,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans chromatin-associated proteins SET-2 and ASH-2 are differentially required for histone H3 Lys 4 methylation in embryos and adult germ cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new astrometric reduction of photographic plates using the DAMIAN digitizer: improving the dynamics of the Jovian system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert-Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre de Cuyper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Xiao</w:t>
+                <w:t xml:space="preserve">Georges de Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bedet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Dunkelbarger</w:t>
+                <w:t xml:space="preserve">Jean Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1019290108⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 415 (1), pp.701-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18747.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368403v1</w:t>
+                <w:t xml:space="preserve">hal-01137755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new astrometric reduction of photographic plates using the DAMIAN digitizer: improving the dynamics of the Jovian system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
+                <w:t xml:space="preserve">Caenorhabditis elegans chromatin-associated proteins SET-2 and ASH-2 are differentially required for histone H3 Lys 4 methylation in embryos and adult germ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bedet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges de Decker</w:t>
+                <w:t xml:space="preserve">T. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Guibert</w:t>
+                <w:t xml:space="preserve">S. Dunkelbarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 415 (1), pp.701-708. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (20), pp.8305-8310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18747.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1019290108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137755v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QBOL: a new EU project focusing on DNA barcoding of Quarantine organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonants</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6077,294 +6077,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation in malaria parasites places limits on mosquito infection rates</w:t>
+                <w:t xml:space="preserve">L'eau des villes et l'eau des champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard E. Paul</w:t>
+                <w:t xml:space="preserve">J.Y. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonnet</w:t>
+                <w:t xml:space="preserve">R. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boudin</w:t>
+                <w:t xml:space="preserve">Nicolas Faysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Tchuinkam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mars 2007 (406), pp.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03661276v1</w:t>
+                <w:t xml:space="preserve">hal-02591686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau des villes et l'eau des champs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation in malaria parasites places limits on mosquito infection rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Jamin</w:t>
+                <w:t xml:space="preserve">S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ducrot</w:t>
+                <w:t xml:space="preserve">C. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Faysse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Tchuinkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (5), pp.577-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2007.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591686v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03661276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting P 31 NMR spectra: A tool to clarify magnetic exchange pathways in oxovanadium d 1 phosphate</w:t>
               </w:r>
@@ -6582,256 +6582,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02506606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolutionary ecology of Plasmodium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ariey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Eklou-Kalonji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Andriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81 (5), pp.443-450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03661314v1</w:t>
+                <w:t xml:space="preserve">hal-02677174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prostaglandin-independent effects of aspirin on cell cycle and putrescine synthesis in human colon carcinoma cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierrette P. Reinaud</w:t>
+                <w:t xml:space="preserve">The evolutionary ecology of Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physiology and Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (9), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1461-0248.2003.00509.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677174v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03661314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetostructural correlations and spin model of (VO)2P2O7</w:t>
               </w:r>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,407 +7040,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the vanadyl pyrophosphate (VO)2P2O7 31P NMR spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.M. Lawson-Daku</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of 31P NMR chemicaal shiftfs in vanadium phosphorus oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Borshch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 330, pp.423-432</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 104, pp.4586-4591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006989v1</w:t>
+                <w:t xml:space="preserve">hal-00006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of 31P NMR chemicaal shiftfs in vanadium phosphorus oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical analysis of the vanadyl pyrophosphate (VO)2P2O7 31P NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Lawson-Daku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 104, pp.4586-4591</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 330, pp.423-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006990v1</w:t>
+                <w:t xml:space="preserve">hal-00006989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron tunneling: a scattering problem and a chemical approach. Interpretation of STM O2 image</w:t>
+                <w:t xml:space="preserve">Electron redistribution in Pt2(dta)4I: from building blocks to the infinite chain. A theoretical investigation of possible peierls distortions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 103, pp.6805-6810</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38, pp.1573-1578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007026v1</w:t>
+                <w:t xml:space="preserve">hal-00006869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron redistribution in Pt2(dta)4I: from building blocks to the infinite chain. A theoretical investigation of possible peierls distortions</w:t>
+                <w:t xml:space="preserve">Electron tunneling: a scattering problem and a chemical approach. Interpretation of STM O2 image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 38, pp.1573-1578</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 103, pp.6805-6810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006869v1</w:t>
+                <w:t xml:space="preserve">hal-00007026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic capacity for L-citrulline synthesis from ammonia in rat isolated colonocytes</w:t>
               </w:r>
@@ -7541,705 +7541,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-difluoromethylornithine (DFMO) as a potent arginase activity inhibitor in human colon carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valence distribution and structural distortions in MMX chain compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Selamnia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Mayeur</w:t>
+                <w:t xml:space="preserve">K. Prassides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Solonenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 55 (8), pp.1241-1245</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 109, pp.4562-4568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690446v1</w:t>
+                <w:t xml:space="preserve">hal-00006688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence distribution and structural distortions in MMX chain compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Prassides</w:t>
+                <w:t xml:space="preserve">Differential inhibitory effects of three nitric oxide donors on ornithine decarboxylase activity in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guihot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 109, pp.4562-4568</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 55 (8), pp.1235-1239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006688v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential inhibitory effects of three nitric oxide donors on ornithine decarboxylase activity in human colon carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo synthesis of arginine and ornithine from citrulline in human colon carcinoma cells: Metabolic fate of L-ornithine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Delpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 55 (8), pp.1235-1239</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1425, pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689414v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo synthesis of arginine and ornithine from citrulline in human colon carcinoma cells: Metabolic fate of L-ornithine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecology of larval mosquitoes with special reference to Anopheles arabiensis (Diptera: Culcidae) in market-garden wells in urban Dakar Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1425, pp.93-102</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 35, pp.948-955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691603v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology of larval mosquitoes with special reference to Anopheles arabiensis (Diptera: Culcidae) in market-garden wells in urban Dakar Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of L-valine on growth of polyamine metabolism in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Duée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 35, pp.948-955</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1379, pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428477v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of L-valine on growth of polyamine metabolism in human colon carcinoma cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Alpha-difluoromethylornithine (DFMO) as a potent arginase activity inhibitor in human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.H. Duée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1379, pp.151-160</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 55 (8), pp.1241-1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686761v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temperature-dependence of charge carrier concentrations in low-dimensional metals: a breathing band gap model</w:t>
               </w:r>
@@ -8409,217 +8409,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orbital model of electron delocalization in mixed-valence trimeric clusters</w:t>
+                <w:t xml:space="preserve">Halogen-bridged mixed valence linear-chain complexes: molecular orbital model of electron localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 100, pp.580-584</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 35, pp.3913-3916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006374v1</w:t>
+                <w:t xml:space="preserve">hal-00006409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogen-bridged mixed valence linear-chain complexes: molecular orbital model of electron localization</w:t>
+                <w:t xml:space="preserve">Molecular orbital model of electron delocalization in mixed-valence trimeric clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Borshch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 35, pp.3913-3916</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 100, pp.580-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006409v1</w:t>
+                <w:t xml:space="preserve">hal-00006374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium nitroprusside inhibits proliferation and putrescine synthesis in human colon carcinoma cells</w:t>
               </w:r>
@@ -8631,77 +8631,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selamnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Duée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 396, pp.315-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8815,368 +8815,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MO model of electron delocalisation in mixed-valence bioctahedral clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolism of L-arginine through polyamine and nitric oxide synthase pathways in proliferative or differentiated human colon carcinoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Blachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Selamnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bigot</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M'Rabet-Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Duée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 236, pp.491-496</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1268, pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005917v1</w:t>
+                <w:t xml:space="preserve">hal-02708932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of L-arginine through polyamine and nitric oxide synthase pathways in proliferative or differentiated human colon carcinoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transglutaminase activity in enterocytes isolated from pig jejunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. M'Rabet-Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Selamnia</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cherbuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1268, pp.255-262</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 146, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708932v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase activity in enterocytes isolated from pig jejunum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MO model of electron delocalisation in mixed-valence bioctahedral clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Borshch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 146, pp.49-54</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 236, pp.491-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704295v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9322,1433 +9322,1433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum approach to calculate differential and total cross sections for electron impact ionization of molecular targets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derousssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Gosier, Guadeloupe</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870855v1</w:t>
+                <w:t xml:space="preserve">hal-02898867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kitou</w:t>
+                <w:t xml:space="preserve">A quantum approach to calculate differential and total cross sections for electron impact ionization of molecular targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Hervieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dal Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France. pp.152074, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/15/152074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898867v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
+                <w:t xml:space="preserve">”Tag and modify” strategy for the Pd-catalyzed Thioglycoconjugation of peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moretti</w:t>
+                <w:t xml:space="preserve">D. Montoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+                <w:t xml:space="preserve">A. Ababsa Z. E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.E. Jessop</w:t>
+                <w:t xml:space="preserve">M. Vishwanatha T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429775v1</w:t>
+                <w:t xml:space="preserve">hal-02892775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">”Tag and modify” strategy for the Pd-catalyzed Thioglycoconjugation of peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+                <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ababsa Z. E.</w:t>
+                <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vishwanatha T.</w:t>
+                <w:t xml:space="preserve">C. Dessert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">F. Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for biological and biophysical investigations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892775v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Saharan dust inputs to North- Western Atlantic Ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331845v1</w:t>
+                <w:t xml:space="preserve">hal-02331862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to North- Western Atlantic Ocean with three years time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">Soliciting hydrothermal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dessert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Losno</w:t>
+                <w:t xml:space="preserve">D. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Monna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.E. Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331862v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t>
+                <w:t xml:space="preserve">INCREASED BIOAVAILABILITY OF TACROLIMUS IN OBESE KIDNEY TRANSPLANT RECIPIENTS: A CASE-CONTROL STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+                <w:t xml:space="preserve">T. Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Decourt</w:t>
+                <w:t xml:space="preserve">T. Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.P. Terrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">C. von Kotze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Galibert</w:t>
+                <w:t xml:space="preserve">R. Purgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Research Areas:Surgery; Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, *, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892809v1</w:t>
+                <w:t xml:space="preserve">hal-01791670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCREASED BIOAVAILABILITY OF TACROLIMUS IN OBESE KIDNEY TRANSPLANT RECIPIENTS: A CASE-CONTROL STUDY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Legris</w:t>
+                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Purgus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Areas:Surgery; Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, *, France. pp.12</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791670v1</w:t>
+                <w:t xml:space="preserve">hal-02331827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Astronomical Reduction of Old Observations (the NAROO project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Lainey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Neiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrometry and Astrophysics in the Gaia sky</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Nice, France. pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dust inputs to western North Atlantic Ocean with three years time series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Monna</w:t>
+                <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">4th Belgian Peptide Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331827v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of astrometry from ground based observatories</w:t>
+                <w:t xml:space="preserve">Study of USNO photographic plates of the Galilean satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA-FUN-SSO 2012: Second "Gaia Follow-up Network for Solar System Objects", Workshop held at IMCCE / Paris Observatory, 2012, September 19 - 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 107-110</w:t>
+              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836618v1</w:t>
+                <w:t xml:space="preserve">hal-00758132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of USNO photographic plates of the Galilean satellites</w:t>
+                <w:t xml:space="preserve">Improvements of astrometry from ground based observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Arlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NAROO-GAIA "A new reduction of old observations in the Gaia era", Paris Observatory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp. 29-35</w:t>
+              <w:t xml:space="preserve">GAIA-FUN-SSO 2012: Second "Gaia Follow-up Network for Solar System Objects", Workshop held at IMCCE / Paris Observatory, 2012, September 19 - 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 107-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758132v1</w:t>
+                <w:t xml:space="preserve">hal-00836618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The level of accuracy for digitizers dedicated to astrometry</w:t>
               </w:r>
@@ -11748,980 +11748,980 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saharan dusts inputs to north-western atlantic ocean with three years time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+                <w:t xml:space="preserve">Y. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. El Ababsa</w:t>
+                <w:t xml:space="preserve">Celine Dessert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">F. Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. American Peptide Symposium (APS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Monterey, Californie, United States</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893419v1</w:t>
+                <w:t xml:space="preserve">hal-02463358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saharan dusts inputs to north-western atlantic ocean with three years time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Xu</w:t>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dessert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Robert</w:t>
+                <w:t xml:space="preserve">Z. El Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">21. Réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463358v1</w:t>
+                <w:t xml:space="preserve">hal-02893488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Yen-Pon</w:t>
+                <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893488v1</w:t>
+                <w:t xml:space="preserve">hal-02429783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigas survey from low-T° fumaroles in a tropical environment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Ucciani</w:t>
+                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derousssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429783v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OVSG's instrumental networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kitou</w:t>
+                <w:t xml:space="preserve">Synthesis of aryl-thioglycopeptides through chemoselective Pd-catalyzed conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Amoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yen-Pon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">26. American Peptide Symposium (APS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Monterey, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424735v1</w:t>
+                <w:t xml:space="preserve">hal-02893419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kisspeptin analog C6 triggers ovulation in non-breeding ewe in the absence of progestogen priming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Decourt</w:t>
+                <w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Lomet</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Aucagne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-B. Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology (ICN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894264v1</w:t>
+                <w:t xml:space="preserve">hal-02894282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting increase of gonadotropins by rational design of lipophilic kisspeptin analogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
+                <w:t xml:space="preserve">The kisspeptin analog C6 triggers ovulation in non-breeding ewe in the absence of progestogen priming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Decourt C</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Galibert</w:t>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Madinier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Massimiliano Beltramo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">9. International Congress of Neuroendocrinology (ICN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894282v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of kisspeptin analogs for the control of the reproductive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.M. Vishwanatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.P. Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th SCT Young Research Fellows meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern of LH secretion after repeated treatment with kisspeptin analog C6 reveals differential sensitivity between mice and ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12927,51 +12927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for Neuroendocrinology Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom</w:t>
@@ -13000,77 +13000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nitroprussiate de sodium à très faible dose inhibe la prolifération des cellules de carcinome colique humain : effet du monoxyde d'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Blachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14150,51 +14150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04782295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert-P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Arlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Roseiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01632J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasewaldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yu. Khovritchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Narizhnaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasilyeva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apetyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Perlbarg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511516v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P. Geest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Shakouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyang Fu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Tudor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201903575" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomez Casajus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fuller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zannoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1120-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D I Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04543G" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emelyanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Robert-P&#233;lissier Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Arlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anbazhagan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2957" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065078v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusco" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHCNCZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430481v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628246" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577675v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonants" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Streito" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elphinstone" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWQX4M48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945295v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. de Cuyper" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629807" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01459047v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526977" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483526v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huguenard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2797" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GZ14R8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511540v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vela Llausi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Ari&#241;o" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24283" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stielow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. L&#233;vesque" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seifert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Meyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irinyi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/003158515X689135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311828v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Framery" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H7CCMVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Turpin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3269" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pascu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Cuyper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424384" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domingo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Specklin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mameri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beauvalet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220654" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Andrews" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Marca-Bell" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2567" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947S6NWL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kozlevcar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Kitanovski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno A. G. Bandeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202568y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137755v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Decker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18747.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groenewald" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2009.02350.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J45BBBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661276v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchuinkam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.04.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TK45F1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591686v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hairie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.052408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661314v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00509.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lawson-Daku" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Borshch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouill&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006989v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006990v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007026v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006869v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684005v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot-Joubrel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690446v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selamnia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006688v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prassides" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Solonenko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689414v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691603v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686761v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Du&#233;e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006806v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Green" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Burdett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006409v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694982v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005917v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708932v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M'Rabet-Touil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704295v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hellio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870854v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouawad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal Cappello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansanel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152073" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870855v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152074" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898867v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derousssi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beguin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892775v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montoir" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ababsa Z. E." TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishwanatha T." TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yen-Pon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331845v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331862v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legris" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manson" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Kotze" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purgus" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323670v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331827v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836618v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758132v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241830" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651936v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Amador" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055343" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750069v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboulleau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866740v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011950v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V&#233;ran" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893419v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ababsa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463358v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893488v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424735v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894264v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894288v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anderson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842198v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leschelle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174657v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954/collection-eraul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00819-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Texier-Nogues" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306061v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;rard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertho" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazarus" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690338v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04782295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert-P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lainey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Arlot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116344" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538241v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C Perlbarg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desmars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hestroffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347100" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Roseiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP01632J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03272998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasewaldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosenblatt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470560v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yu. Khovritchev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Narizhnaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vasilyeva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Apetyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039119" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Perlbarg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Lainey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gomez Casajus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fuller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zannoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-1120-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Long" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Antonetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gosse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00217" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P. Geest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Shakouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wangyang Fu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Tudor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201903575" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gatineau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-018-2109-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delecluse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Colomban" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moraleda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocenzo de Riggi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duprat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805534" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morgado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vieira-Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assafin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D I Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I B Camargo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3040" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emelyanov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Robert-P&#233;lissier Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E Arlot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anbazhagan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2957" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Vela" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Wytko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04543G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. De Vries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Aguilar-Osorio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Amillis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1151-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01458954v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx123" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481343v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Pereira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nomade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.09.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01377142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Lainey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Jacobson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Tajeddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Cooper" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Murray" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.07.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Villa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauss&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nomade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fusco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.07.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BHCNCZJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628246" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Arlot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Birlan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonants" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Streito" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elphinstone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.12295" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LWQX4M48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945295v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. de Cuyper" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629807" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01459047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526977" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483526v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud'Homme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Turpin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huguenard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2797" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GZ14R8W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511540v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Vela Llausi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fumanal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ribas-Ari&#241;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24283" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Stielow" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. L&#233;vesque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seifert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieland Meyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Irinyi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/003158515X689135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311828v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Copey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Framery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501324" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6H7CCMVT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471592v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Zhang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chatelet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Serrano" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dutasta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500610" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XRH7G6H7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483529v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Turpin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3269" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471009v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc09428j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pascu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre de Cuyper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424384" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253940v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domingo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Specklin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rosa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mameri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904572v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lavigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Degeai" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Beauvalet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220654" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Andrews" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Marca-Bell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2567" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-947S6NWL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Desmars" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.10.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944919v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753771v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kozlevcar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nives Kitanovski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno A. G. Bandeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202568y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Decker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18747.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368403v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xiao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bedet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Simonet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunkelbarger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019290108" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664227v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Groenewald" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2009.02350.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8J45BBBP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591686v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Jamin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ducrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Molle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tchuinkam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2007.04.004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27TK45F1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hairie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.052408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02506606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jouvenet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raharimanga" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006131003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677174v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eklou-Kalonji" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Andriamihaja" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03661314v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1461-0248.2003.00509.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lawson-Daku" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Borshch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mouill&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Blachier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006990v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006989v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006869v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007026v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684005v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot-Joubrel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006688v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prassides" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Solonenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689414v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Briand" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selamnia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guihot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691603v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delpal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686761v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Du&#233;e" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006806v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Green" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Burdett" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006492v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006409v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006374v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694982v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708932v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M'Rabet-Touil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704295v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hellio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870854v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouawad" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Hervieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dal Cappello" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pansanel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152073" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898867v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derousssi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beguin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bosson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Didier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kitou" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870855v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/15/152074" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montoir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Amoura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ababsa Z. E." TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vishwanatha T." TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yen-Pon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331845v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Losno" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monna" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331862v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429775v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moretti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moune" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Jessop" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791670v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Legris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Manson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. von Kotze" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purgus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323670v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892809v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Vishwanatha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galibert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758132v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836618v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00758260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747363v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRPS.2012.6241830" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651936v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Amador" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2011.6055343" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750069v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reboulleau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vedie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paul" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509564v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramond" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lioddine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauthier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866740v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Addi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goeleven" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011950v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838219v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Chaumontet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic V&#233;ran" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02463358v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dessert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893488v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El Ababsa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429783v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burtin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ucciani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424735v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893419v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894282v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decourt C" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Madinier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894264v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894277v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894288v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lomet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anderson" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453336v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beltramo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anger" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842198v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leschelle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889746v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoine" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174657v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.uliege.be/jcms/c_18954/collection-eraul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-097774-4.00819-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396660v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Texier-Nogues" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Coll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306061v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731453v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne H&#233;rard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertho" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lazarus" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690338v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>