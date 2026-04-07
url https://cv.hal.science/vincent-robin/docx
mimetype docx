--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1908,51 +1908,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing technical and non-technical skills: French case study of ecodesign in engineering education</w:t>
+                <w:t xml:space="preserve">A competency-based model to integrate sustainability in curricula in French universities and engineering schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Baouch</w:t>
@@ -1970,97 +1970,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Engineering Education for Sustainable Development Conference - EESD2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 World Engineering Education Forum/Global Engineering Deans Council (WEEF/GEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Madrid, Spain. pp.405-411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WEEF/GEDC53299.2021.9657334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294032v1</w:t>
+                <w:t xml:space="preserve">hal-04280279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A competency-based model to integrate sustainability in curricula in French universities and engineering schools</w:t>
+                <w:t xml:space="preserve">Crossing technical and non-technical skills: French case study of ecodesign in engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Baouch</w:t>
@@ -2078,82 +2087,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 World Engineering Education Forum/Global Engineering Deans Council (WEEF/GEDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 10th Engineering Education for Sustainable Development Conference - EESD2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Cork (Irlande), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WEEF/GEDC53299.2021.9657334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04280279v1</w:t>
+                <w:t xml:space="preserve">hal-04294032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education perspective for sustainable engineering: a tool for assessment of cross-disciplinary and advanced technical skills</w:t>
               </w:r>
@@ -2444,373 +2444,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire de la construction des connaissances et compétences en éco-conception de Bac-3 à Bac+3</w:t>
+                <w:t xml:space="preserve">Ecodesign from High School to Bachelor Level: A French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Baouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Colloque National S.mart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Confrence on Engineering Design - ICED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3261-3270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294313v1</w:t>
+                <w:t xml:space="preserve">hal-02311335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign from High School to Bachelor Level: A French Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+                <w:t xml:space="preserve">A multi-dimensional framework to promote innovation culture in a large size company: case of SNCF Réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koscielny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Confrence on Engineering Design - ICED 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFKAD Conference - Knowledge Ecosystems and Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Matera, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dsi.2019.333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02311335v1</w:t>
+                <w:t xml:space="preserve">hal-02314822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional framework to promote innovation culture in a large size company: case of SNCF Réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roumy</w:t>
+                <w:t xml:space="preserve">Etude préliminaire de la construction des connaissances et compétences en éco-conception de Bac-3 à Bac+3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rose</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Baouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFKAD Conference - Knowledge Ecosystems and Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Matera, Italy</w:t>
+              <w:t xml:space="preserve">16e Colloque National S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314822v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, modalités et accompagnement de la conduite au changement dans les systèmes complexes</w:t>
               </w:r>
@@ -3364,1066 +3364,1079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the new roles of managers in participative and non-hierarchical organizations: a French case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse sur l’insertion du concept de développement durable et de l’écoconception dans le système éducatif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art of Management Symposium - Innovative Perspectives of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">15ème Colloque National AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314746v1</w:t>
+                <w:t xml:space="preserve">hal-02314819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur l’insertion du concept de développement durable et de l’écoconception dans le système éducatif français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+                <w:t xml:space="preserve">Impact of PLM System in the New Food Development Process Performances: An Empirical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Terzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National AIP-Primeca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.532-543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314819v1</w:t>
+                <w:t xml:space="preserve">hal-01764188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PLM System in the New Food Development Process Performances: An Empirical Research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment anticiper le déploiement d’un PLM dans une entreprise « libérée » ? Cas du groupe Poult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Terzi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12ième Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764188v1</w:t>
+                <w:t xml:space="preserve">hal-02314820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment anticiper le déploiement d’un PLM dans une entreprise « libérée » ? Cas du groupe Poult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Plo</w:t>
+                <w:t xml:space="preserve">Le territoire comme révélateur des enjeux des « éducations à » : étude de cas de l’éducation au développement durable et au patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve">85ième Congrès de l'ACFAS (Association canadienne-française pour l’avancement des sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université McGill et l’Acfas, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314820v1</w:t>
+                <w:t xml:space="preserve">hal-02314817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire comme révélateur des enjeux des « éducations à » : étude de cas de l’éducation au développement durable et au patrimoine</w:t>
+                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85ième Congrès de l'ACFAS (Association canadienne-française pour l’avancement des sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université McGill et l’Acfas, May 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314817v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
+                <w:t xml:space="preserve">La territorialisation de l’éducation au développement durable comme condition favorable à la compréhension des enjeux de la transition ? L’exemple de la COP 47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque National « Changements et transitions : enjeux pour les éducations à l’environnement et au développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314794v1</w:t>
+                <w:t xml:space="preserve">hal-02314791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation de l’éducation au développement durable comme condition favorable à la compréhension des enjeux de la transition ? L’exemple de la COP 47</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious games to promote education for sustainable development, a French and Swiss experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National « Changements et transitions : enjeux pour les éducations à l’environnement et au développement durable »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Global Engineering Education Conference (EDUCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.806-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314791v1</w:t>
+                <w:t xml:space="preserve">hal-02109116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious games to promote education for sustainable development, a French and Swiss experimentation</w:t>
+                <w:t xml:space="preserve">Towards the new roles of managers in participative and non-hierarchical organizations: a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Dessagne</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Global Engineering Education Conference (EDUCON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Art of Management Symposium - Innovative Perspectives of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109116v1</w:t>
+                <w:t xml:space="preserve">hal-02314746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation en vue d’un développement durable et formation des enseignants : analyse d’une leçon dans les contextes français et suisse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pache</w:t>
+                <w:t xml:space="preserve">Understanding PLM System Concepts to Facilitate Its Implementation in SME: The Real Case Study of POULT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII CONGRESS AMSE-AMCE-WAER - Teaching and Training Today for Tomorrow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.512-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314784v1</w:t>
+                <w:t xml:space="preserve">hal-01699679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding PLM System Concepts to Facilitate Its Implementation in SME: The Real Case Study of POULT</w:t>
+                <w:t xml:space="preserve">Implanter une solution PLM dans une entreprise « libérée » : Approche et méthodologie – cas du Groupe Poult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01699679v1</w:t>
+                <w:t xml:space="preserve">hal-02311384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter une solution PLM dans une entreprise « libérée » : Approche et méthodologie – cas du Groupe Poult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Plo</w:t>
+                <w:t xml:space="preserve">Vers une éducation intégrée du développement durable dans l'enseignement technologique dès le secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4438,401 +4451,388 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311384v1</w:t>
+                <w:t xml:space="preserve">hal-02311365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une éducation intégrée du développement durable dans l'enseignement technologique dès le secondaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour les «villes campagnes» face à la concentration urbaine et à l’inégalité d’accès aux services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Prague, République tchèque</w:t>
+              <w:t xml:space="preserve">62 ième Congrès National Jeune Chambre Économique Française - Territoires du futur : " Ville Campagne : Ville 2.0 ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311365v1</w:t>
+                <w:t xml:space="preserve">hal-02314825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les «villes campagnes» face à la concentration urbaine et à l’inégalité d’accès aux services?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation au développement durable comme levier de développement local : l’exemple de Couthures-sur-Garonne, « les Gens de Garonne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62 ième Congrès National Jeune Chambre Économique Française - Territoires du futur : " Ville Campagne : Ville 2.0 ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
+              <w:t xml:space="preserve">Colloque international francophone - Eduquer et Former au monde de demain : De la créativité à l’innovation dans les dispositifs et les pratiques pédagogiques et professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314825v1</w:t>
+                <w:t xml:space="preserve">hal-02314782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable comme levier de développement local : l’exemple de Couthures-sur-Garonne, « les Gens de Garonne »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Dessagne</w:t>
+                <w:t xml:space="preserve">Le management des Risques comme outil d'intégration de la Responsabilité Sociétale dans le management des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone - Eduquer et Former au monde de demain : De la créativité à l’innovation dans les dispositifs et les pratiques pédagogiques et professionnelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/61693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314782v1</w:t>
+                <w:t xml:space="preserve">hal-02314786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des Risques comme outil d'intégration de la Responsabilité Sociétale dans le management des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Sperandio</w:t>
+                <w:t xml:space="preserve">Éducation en vue d’un développement durable et formation des enseignants : analyse d’une leçon dans les contextes français et suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII CONGRESS AMSE-AMCE-WAER - Teaching and Training Today for Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eskisehir, Turquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/61693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02314786v1</w:t>
+                <w:t xml:space="preserve">hal-02314784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEERS (Projet d’étudiants et d’enseignants-chercheurs en réseaux sociaux): un dispositif de formation en EDD basé sur la méthode « Lesson study »</w:t>
               </w:r>
@@ -4913,51 +4913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés d’émergence d’un cluster en territoire rural : réflexion autour du cluster Bois et Energie du Fumélois, situé en Lot-et-Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Bodolec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,51 +5021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favour sustainable development of a territory by managing evolution of its enterprises in a cluster: real case study of a small cluster in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6445,679 +6445,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEGASE: a prototype of software to manage design system in a collaborative design environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISPE, International Conference on Concurrent Engineering, CE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sao Jose dos Campos, Brazil. pp. 597 - 604</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174450v1</w:t>
+                <w:t xml:space="preserve">hal-00174451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated Management of Engineering Design System and Enterprise</w:t>
+                <w:t xml:space="preserve">PLM in the strategic business management: a product and system co-evolution approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Engineering Design, ICED'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. pp.Proceedings of the 16th International Conference on Engineering Design</w:t>
+              <w:t xml:space="preserve">International Conference on Product Lifecycle Management - PLM07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Milan, Italy. pp.127 - 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174445v1</w:t>
+                <w:t xml:space="preserve">hal-00182585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Design System Evolution to increase Design Performance: Methodology and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Plagne, France</w:t>
+              <w:t xml:space="preserve">14th CIRP Conference on Life Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.ISBN 978-1-84628-934-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174451v1</w:t>
+                <w:t xml:space="preserve">hal-00172563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM in the strategic business management: a product and system co-evolution approach</w:t>
+                <w:t xml:space="preserve">Première approche d'analyse préliminaire des risques du système de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Product Lifecycle Management - PLM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Milan, Italy. pp.127 - 136</w:t>
+              <w:t xml:space="preserve">7ième Congrès International Pluridisciplinaire - Qualité et Sureté de Fonctionnement - QUALITA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tanger, Maroc. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182585v1</w:t>
+                <w:t xml:space="preserve">hal-00182593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Design System Evolution to increase Design Performance: Methodology and Tools</w:t>
+                <w:t xml:space="preserve">Managing design system evolution to control design process: methodology and tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th CIRP Conference on Life Cycle Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.ISBN 978-1-84628-934-7</w:t>
+              <w:t xml:space="preserve">ERIMA - International Symposium on Innovative Management Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172563v1</w:t>
+                <w:t xml:space="preserve">hal-00172573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche d'analyse préliminaire des risques du système de conception</w:t>
+                <w:t xml:space="preserve">Towards an Integrated Management of Engineering Design System and Enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ième Congrès International Pluridisciplinaire - Qualité et Sureté de Fonctionnement - QUALITA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tanger, Maroc. pp</w:t>
+              <w:t xml:space="preserve">16th International Conference on Engineering Design, ICED'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.Proceedings of the 16th International Conference on Engineering Design</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182593v1</w:t>
+                <w:t xml:space="preserve">hal-00174445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing design system evolution to control design process: methodology and tools</w:t>
+                <w:t xml:space="preserve">PEGASE: a prototype of software to manage design system in a collaborative design environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sperandio</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIMA - International Symposium on Innovative Management Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">14th ISPE, International Conference on Concurrent Engineering, CE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sao Jose dos Campos, Brazil. pp. 597 - 604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172573v1</w:t>
+                <w:t xml:space="preserve">hal-00174450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated product-process-organisation model to manage design system</w:t>
               </w:r>
@@ -7179,1037 +7179,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la Performance des Processus Collaboratifs en Conception de Produits</w:t>
+                <w:t xml:space="preserve">Interactions Modelling between Factors Influencing Management of Design System Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Plagne, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Engineering Design, ICED 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Melbourne, Australia. pp.Proceedings of the 15th International Conference on Engineering Design</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185514v1</w:t>
+                <w:t xml:space="preserve">hal-00185501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Modelling between Factors Influencing Management of Design System Evolution</w:t>
+                <w:t xml:space="preserve">Modelling collaborative knowledge to support engineering design project manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Blanc</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Engineering Design, ICED 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IMACS World Congress, Scientific Computation, Applied Mathematics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2006.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185501v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling collaborative knowledge to support engineering design project manager</w:t>
+                <w:t xml:space="preserve">Design System Modelling and Method to Evaluate Collaborative Design Process Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress, Scientific Computation, Applied Mathematics and Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185504v1</w:t>
+                <w:t xml:space="preserve">hal-00185509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design System Modelling and Method to Evaluate Collaborative Design Process Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des états standards des données échangées en conception collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6e Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185509v1</w:t>
+                <w:t xml:space="preserve">hal-00185516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des états standards des données échangées en conception collaborative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de la Performance des Processus Collaboratifs en Conception de Produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185516v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Design Environments to Support Collaborative Design Management</w:t>
+                <w:t xml:space="preserve">Management of Engineering Design Process in Collaborative Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Barandiaran</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">CIRP Design Seminar - CIRP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le Caire, Egypt. pp.Proceedings of the CIRP Design Seminar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182627v1</w:t>
+                <w:t xml:space="preserve">hal-00182620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Engineering Design Process in Collaborative Situation</w:t>
+                <w:t xml:space="preserve">Intégration des Connaissances dans les Environnements de Conception pour le Pilotage de la Conception Collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rose</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Seminar - CIRP 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Le Caire, Egypt. pp.Proceedings of the CIRP Design Seminar</w:t>
+              <w:t xml:space="preserve">2ième Colloque du groupe de travail C2EI : Modélisation et pilotage de systèmes de Connaissances et de Compétences dans les Entreprises Industrielles : « Intégration des Connaissances et Compétences en vue de l'amélioration de la performance industrielle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182620v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des Connaissances dans les Environnements de Conception pour le Pilotage de la Conception Collaborative</w:t>
+                <w:t xml:space="preserve">Gestion d'environnement de conception pour l'aide à la conduite de la conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rose</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième Colloque du groupe de travail C2EI : Modélisation et pilotage de systèmes de Connaissances et de Compétences dans les Entreprises Industrielles : « Intégration des Connaissances et Compétences en vue de l'amélioration de la performance industrielle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque IPI 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182639v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'environnement de conception pour l'aide à la conduite de la conception collaborative</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of the Collaborative Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IPI 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Autrans, France</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Salvador de Bahia, Brazil. Proceedings of the 11th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182617v1</w:t>
+                <w:t xml:space="preserve">hal-00182637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of the Collaborative Design Process</w:t>
+                <w:t xml:space="preserve">A Model of Design Environments to Support Collaborative Design Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Salvador de Bahia, Brazil. Proceedings of the 11th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+              <w:t xml:space="preserve">5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182637v1</w:t>
+                <w:t xml:space="preserve">hal-00182627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of collaboration for design coordination</w:t>
               </w:r>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ISPE International Conference on Concurrent Engineering : Research and Applications - CE2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Funchal (Madeire), Portugal. pp. 607 -614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8582,51 +8582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un référentiel d’évaluation partagé pour la mise en œuvre de la responsabilité sociétale au sein d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8910,51 +8910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveau industriel en territoire rural : De l’innovation technique à l’innovation managériale et sociale – Le cas du Cluster Bois et Energie du Fumélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Bodolec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,294 +9085,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et conduite de la conception : de la nécessité d'évaluer pour décider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes d'information pour la prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">B. Yannou, V. Robin, M. Camargo, J-P. Micaëlli, L. Roucoules. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Yannou, M. Bigand, T. Gidel, C. Merlo et J-P. Vaudelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23 - 44, 2008, Collection Productique</w:t>
+              <w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.207-232, 2008, Collection Productique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271606v1</w:t>
+                <w:t xml:space="preserve">hal-00270402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information pour la prise de décision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude et conduite de la conception : de la nécessité d'évaluer pour décider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Yannou, M. Bigand, T. Gidel, C. Merlo et J-P. Vaudelin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clémentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Yannou, V. Robin, M. Camargo, J-P. Micaëlli, L. Roucoules. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.207-232, 2008, Collection Productique</w:t>
+              <w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23 - 44, 2008, Collection Productique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270402v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des états standards des données échangées en conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Saint Marc</w:t>
+                <w:t xml:space="preserve">Jean Christophe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9954,51 +9954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14505405"/>
+    <w:nsid w:val="56E10CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10185,51 +10185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-robin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-9444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104724285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perpignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynard Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Plo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pinna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.085958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nov&#233;va Topliceanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ispas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Baczkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2008.11516895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-210-1_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R93M5ZD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBDRSNQN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280279v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF/GEDC53299.2021.9657334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.333" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_47" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_46" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61693" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Gurumoorthy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Legardeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182593v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Marc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barandiaran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Soldevila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Vieujean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Miron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_32" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Grigioni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ab&#243;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lourdes Alcal&#225; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bargall&#243; Obrador" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Bernal Agudo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05522378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-robin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-9444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104724285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perpignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynard Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Plo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pinna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.085958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nov&#233;va Topliceanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ispas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Baczkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2008.11516895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-210-1_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R93M5ZD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBDRSNQN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF/GEDC53299.2021.9657334" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.333" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61693" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Gurumoorthy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Legardeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185504v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Marc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deschamps" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barandiaran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Soldevila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Vieujean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Miron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_32" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Grigioni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ab&#243;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lourdes Alcal&#225; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bargall&#243; Obrador" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Bernal Agudo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05522378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>