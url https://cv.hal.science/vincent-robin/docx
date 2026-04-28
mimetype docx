--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -2444,373 +2444,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign from High School to Bachelor Level: A French Case Study</w:t>
+                <w:t xml:space="preserve">Etude préliminaire de la construction des connaissances et compétences en éco-conception de Bac-3 à Bac+3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Baouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Confrence on Engineering Design - ICED 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16e Colloque National S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311335v1</w:t>
+                <w:t xml:space="preserve">hal-04294313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional framework to promote innovation culture in a large size company: case of SNCF Réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roumy</w:t>
+                <w:t xml:space="preserve">Ecodesign from High School to Bachelor Level: A French Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rose</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Baouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFKAD Conference - Knowledge Ecosystems and Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Confrence on Engineering Design - ICED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.3261-3270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314822v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire de la construction des connaissances et compétences en éco-conception de Bac-3 à Bac+3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+                <w:t xml:space="preserve">A multi-dimensional framework to promote innovation culture in a large size company: case of SNCF Réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Koscielny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Colloque National S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">14th IFKAD Conference - Knowledge Ecosystems and Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294313v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, modalités et accompagnement de la conduite au changement dans les systèmes complexes</w:t>
               </w:r>
@@ -3364,1079 +3364,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur l’insertion du concept de développement durable et de l’écoconception dans le système éducatif français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the new roles of managers in participative and non-hierarchical organizations: a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National AIP-Primeca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+              <w:t xml:space="preserve">Art of Management Symposium - Innovative Perspectives of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314819v1</w:t>
+                <w:t xml:space="preserve">hal-02314746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PLM System in the New Food Development Process Performances: An Empirical Research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Rossi</w:t>
+                <w:t xml:space="preserve">Synthèse sur l’insertion du concept de développement durable et de l’écoconception dans le système éducatif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Terzi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Colloque National AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764188v1</w:t>
+                <w:t xml:space="preserve">hal-02314819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment anticiper le déploiement d’un PLM dans une entreprise « libérée » ? Cas du groupe Poult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Plo</w:t>
+                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314820v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme révélateur des enjeux des « éducations à » : étude de cas de l’éducation au développement durable et au patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85ième Congrès de l'ACFAS (Association canadienne-française pour l’avancement des sciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université McGill et l’Acfas, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+                <w:t xml:space="preserve">Comment anticiper le déploiement d’un PLM dans une entreprise « libérée » ? Cas du groupe Poult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12ième Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314794v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation de l’éducation au développement durable comme condition favorable à la compréhension des enjeux de la transition ? L’exemple de la COP 47</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+                <w:t xml:space="preserve">Impact of PLM System in the New Food Development Process Performances: An Empirical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Terzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National « Changements et transitions : enjeux pour les éducations à l’environnement et au développement durable »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.532-543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314791v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious games to promote education for sustainable development, a French and Swiss experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La territorialisation de l’éducation au développement durable comme condition favorable à la compréhension des enjeux de la transition ? L’exemple de la COP 47</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Global Engineering Education Conference (EDUCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque National « Changements et transitions : enjeux pour les éducations à l’environnement et au développement durable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109116v1</w:t>
+                <w:t xml:space="preserve">hal-02314791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the new roles of managers in participative and non-hierarchical organizations: a French case study</w:t>
+                <w:t xml:space="preserve">Serious games to promote education for sustainable development, a French and Swiss experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art of Management Symposium - Innovative Perspectives of Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Global Engineering Education Conference (EDUCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Athens, Greece. pp.806-814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDUCON.2017.7942939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314746v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding PLM System Concepts to Facilitate Its Implementation in SME: The Real Case Study of POULT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Plo</w:t>
+                <w:t xml:space="preserve">Éducation en vue d’un développement durable et formation des enseignants : analyse d’une leçon dans les contextes français et suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIII CONGRESS AMSE-AMCE-WAER - Teaching and Training Today for Tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eskisehir, Turquie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699679v1</w:t>
+                <w:t xml:space="preserve">hal-02314784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter une solution PLM dans une entreprise « libérée » : Approche et méthodologie – cas du Groupe Poult</w:t>
+                <w:t xml:space="preserve">Understanding PLM System Concepts to Facilitate Its Implementation in SME: The Real Case Study of POULT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.512-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311384v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une éducation intégrée du développement durable dans l'enseignement technologique dès le secondaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+                <w:t xml:space="preserve">Implanter une solution PLM dans une entreprise « libérée » : Approche et méthodologie – cas du Groupe Poult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4451,388 +4438,401 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311365v1</w:t>
+                <w:t xml:space="preserve">hal-02311384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les «villes campagnes» face à la concentration urbaine et à l’inégalité d’accès aux services?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une éducation intégrée du développement durable dans l'enseignement technologique dès le secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62 ième Congrès National Jeune Chambre Économique Française - Territoires du futur : " Ville Campagne : Ville 2.0 ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
+              <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314825v1</w:t>
+                <w:t xml:space="preserve">hal-02311365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable comme levier de développement local : l’exemple de Couthures-sur-Garonne, « les Gens de Garonne »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour les «villes campagnes» face à la concentration urbaine et à l’inégalité d’accès aux services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone - Eduquer et Former au monde de demain : De la créativité à l’innovation dans les dispositifs et les pratiques pédagogiques et professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">62 ième Congrès National Jeune Chambre Économique Française - Territoires du futur : " Ville Campagne : Ville 2.0 ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314782v1</w:t>
+                <w:t xml:space="preserve">hal-02314825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le management des Risques comme outil d'intégration de la Responsabilité Sociétale dans le management des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Sperandio</w:t>
+                <w:t xml:space="preserve">L’éducation au développement durable comme levier de développement local : l’exemple de Couthures-sur-Garonne, « les Gens de Garonne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international francophone - Eduquer et Former au monde de demain : De la créativité à l’innovation dans les dispositifs et les pratiques pédagogiques et professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314786v1</w:t>
+                <w:t xml:space="preserve">hal-02314782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation en vue d’un développement durable et formation des enseignants : analyse d’une leçon dans les contextes français et suisse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pache</w:t>
+                <w:t xml:space="preserve">Le management des Risques comme outil d'intégration de la Responsabilité Sociétale dans le management des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII CONGRESS AMSE-AMCE-WAER - Teaching and Training Today for Tomorrow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 20 de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/61693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314784v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEERS (Projet d’étudiants et d’enseignants-chercheurs en réseaux sociaux): un dispositif de formation en EDD basé sur la méthode « Lesson study »</w:t>
               </w:r>
@@ -4913,51 +4913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés d’émergence d’un cluster en territoire rural : réflexion autour du cluster Bois et Energie du Fumélois, situé en Lot-et-Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Bodolec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5021,51 +5021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favour sustainable development of a territory by managing evolution of its enterprises in a cluster: real case study of a small cluster in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6445,679 +6445,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">PEGASE: a prototype of software to manage design system in a collaborative design environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Plagne, France</w:t>
+              <w:t xml:space="preserve">14th ISPE, International Conference on Concurrent Engineering, CE2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sao Jose dos Campos, Brazil. pp. 597 - 604</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174451v1</w:t>
+                <w:t xml:space="preserve">hal-00174450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM in the strategic business management: a product and system co-evolution approach</w:t>
+                <w:t xml:space="preserve">Towards an Integrated Management of Engineering Design System and Enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Product Lifecycle Management - PLM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Milan, Italy. pp.127 - 136</w:t>
+              <w:t xml:space="preserve">16th International Conference on Engineering Design, ICED'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.Proceedings of the 16th International Conference on Engineering Design</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182585v1</w:t>
+                <w:t xml:space="preserve">hal-00174445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Design System Evolution to increase Design Performance: Methodology and Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th CIRP Conference on Life Cycle Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.ISBN 978-1-84628-934-7</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172563v1</w:t>
+                <w:t xml:space="preserve">hal-00174451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche d'analyse préliminaire des risques du système de conception</w:t>
+                <w:t xml:space="preserve">PLM in the strategic business management: a product and system co-evolution approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ième Congrès International Pluridisciplinaire - Qualité et Sureté de Fonctionnement - QUALITA 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tanger, Maroc. pp</w:t>
+              <w:t xml:space="preserve">International Conference on Product Lifecycle Management - PLM07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Milan, Italy. pp.127 - 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182593v1</w:t>
+                <w:t xml:space="preserve">hal-00182585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing design system evolution to control design process: methodology and tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première approche d'analyse préliminaire des risques du système de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIMA - International Symposium on Innovative Management Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
+              <w:t xml:space="preserve">7ième Congrès International Pluridisciplinaire - Qualité et Sureté de Fonctionnement - QUALITA 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tanger, Maroc. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172573v1</w:t>
+                <w:t xml:space="preserve">hal-00182593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Integrated Management of Engineering Design System and Enterprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Design System Evolution to increase Design Performance: Methodology and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Engineering Design, ICED'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. pp.Proceedings of the 16th International Conference on Engineering Design</w:t>
+              <w:t xml:space="preserve">14th CIRP Conference on Life Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.ISBN 978-1-84628-934-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174445v1</w:t>
+                <w:t xml:space="preserve">hal-00172563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEGASE: a prototype of software to manage design system in a collaborative design environment</w:t>
+                <w:t xml:space="preserve">Managing design system evolution to control design process: methodology and tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISPE, International Conference on Concurrent Engineering, CE2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sao Jose dos Campos, Brazil. pp. 597 - 604</w:t>
+              <w:t xml:space="preserve">ERIMA - International Symposium on Innovative Management Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174450v1</w:t>
+                <w:t xml:space="preserve">hal-00172573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated product-process-organisation model to manage design system</w:t>
               </w:r>
@@ -7179,1037 +7179,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Modelling between Factors Influencing Management of Design System Evolution</w:t>
+                <w:t xml:space="preserve">Evaluation de la Performance des Processus Collaboratifs en Conception de Produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Engineering Design, ICED 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Melbourne, Australia. pp.Proceedings of the 15th International Conference on Engineering Design</w:t>
+              <w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185501v1</w:t>
+                <w:t xml:space="preserve">hal-00185514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling collaborative knowledge to support engineering design project manager</w:t>
+                <w:t xml:space="preserve">Interactions Modelling between Factors Influencing Management of Design System Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rose</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress, Scientific Computation, Applied Mathematics and Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Engineering Design, ICED 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Melbourne, Australia. pp.Proceedings of the 15th International Conference on Engineering Design</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00185504v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design System Modelling and Method to Evaluate Collaborative Design Process Performance</w:t>
+                <w:t xml:space="preserve">Modelling collaborative knowledge to support engineering design project manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IMACS World Congress, Scientific Computation, Applied Mathematics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2006.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185509v1</w:t>
+                <w:t xml:space="preserve">hal-00185504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des états standards des données échangées en conception collaborative</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design System Modelling and Method to Evaluate Collaborative Design Process Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185516v1</w:t>
+                <w:t xml:space="preserve">hal-00185509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la Performance des Processus Collaboratifs en Conception de Produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des états standards des données échangées en conception collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Plagne, France</w:t>
+              <w:t xml:space="preserve">6e Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185514v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Engineering Design Process in Collaborative Situation</w:t>
+                <w:t xml:space="preserve">A Model of Design Environments to Support Collaborative Design Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lombard</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Seminar - CIRP 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Le Caire, Egypt. pp.Proceedings of the CIRP Design Seminar</w:t>
+              <w:t xml:space="preserve">5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182620v1</w:t>
+                <w:t xml:space="preserve">hal-00182627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des Connaissances dans les Environnements de Conception pour le Pilotage de la Conception Collaborative</w:t>
+                <w:t xml:space="preserve">Management of Engineering Design Process in Collaborative Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Rose</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième Colloque du groupe de travail C2EI : Modélisation et pilotage de systèmes de Connaissances et de Compétences dans les Entreprises Industrielles : « Intégration des Connaissances et Compétences en vue de l'amélioration de la performance industrielle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">CIRP Design Seminar - CIRP 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Le Caire, Egypt. pp.Proceedings of the CIRP Design Seminar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182639v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'environnement de conception pour l'aide à la conduite de la conception collaborative</w:t>
+                <w:t xml:space="preserve">Intégration des Connaissances dans les Environnements de Conception pour le Pilotage de la Conception Collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Barandiaran</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IPI 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Autrans, France</w:t>
+              <w:t xml:space="preserve">2ième Colloque du groupe de travail C2EI : Modélisation et pilotage de systèmes de Connaissances et de Compétences dans les Entreprises Industrielles : « Intégration des Connaissances et Compétences en vue de l'amélioration de la performance industrielle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182617v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of the Collaborative Design Process</w:t>
+                <w:t xml:space="preserve">Gestion d'environnement de conception pour l'aide à la conduite de la conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Salvador de Bahia, Brazil. Proceedings of the 11th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+              <w:t xml:space="preserve">Colloque IPI 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182637v1</w:t>
+                <w:t xml:space="preserve">hal-00182617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model of Design Environments to Support Collaborative Design Management</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of the Collaborative Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Integrated Design and Manufacturing in Mechanical Engineering - IDMME 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bath, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Salvador de Bahia, Brazil. Proceedings of the 11th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182627v1</w:t>
+                <w:t xml:space="preserve">hal-00182637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of collaboration for design coordination</w:t>
               </w:r>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barandiaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ISPE International Conference on Concurrent Engineering : Research and Applications - CE2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Funchal (Madeire), Portugal. pp. 607 -614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8582,51 +8582,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un référentiel d’évaluation partagé pour la mise en œuvre de la responsabilité sociétale au sein d’un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8910,51 +8910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouveau industriel en territoire rural : De l’innovation technique à l’innovation managériale et sociale – Le cas du Cluster Bois et Energie du Fumélois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Bodolec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,294 +9085,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information pour la prise de décision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude et conduite de la conception : de la nécessité d'évaluer pour décider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Yannou, M. Bigand, T. Gidel, C. Merlo et J-P. Vaudelin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clémentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Yannou, V. Robin, M. Camargo, J-P. Micaëlli, L. Roucoules. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.207-232, 2008, Collection Productique</w:t>
+              <w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23 - 44, 2008, Collection Productique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270402v1</w:t>
+                <w:t xml:space="preserve">hal-00271606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et conduite de la conception : de la nécessité d'évaluer pour décider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes d'information pour la prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">B. Yannou, V. Robin, M. Camargo, J-P. Micaëlli, L. Roucoules. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Yannou, M. Bigand, T. Gidel, C. Merlo et J-P. Vaudelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23 - 44, 2008, Collection Productique</w:t>
+              <w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.207-232, 2008, Collection Productique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271606v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des états standards des données échangées en conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9484,198 +9484,292 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie de la conception et cycle de vie des produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès, pp.107 - 126, 2006, Traité IC2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00172567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déploiement d’une offre d'accompagnement des équipes pédagogiques pour la mise en œuvre du DD&amp;RS dans les offres de formation des composantes de l’Université de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROYECTO FOPROMAR La formación profesional y las competencias del maestro rural como dinamizador de la dimensión territorial de la escuela rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Abós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Lourdes Alcalá Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bargalló Obrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luís Bernal Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[reportType_6] Université de Bordeaux; Universitat de Barcelona; Universidad de Zaragoza; Faculdade de Psicologia da Universidade de Lisboa; Fundacio del Mon Rural (Catalogne); Federació de Moviments de Renovació Pedagògica de Catalunya. 2019, 398 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9685,100 +9779,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance des systèmes de conception pour la conduite de l'ingénierie des produits ; prototype logiciel d'aide aux acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Sciences et Technologies - Bordeaux I, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00270418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9788,105 +9882,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduquer et former pour transformer les sous-systèmes des territoires dans une perspective multi-niveaux des transitions soutenables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Bordeaux, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05522378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId191"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9954,51 +10048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56E10CDB"/>
+    <w:nsid w:val="B5F81C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10185,51 +10279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-robin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-9444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104724285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perpignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynard Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Plo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pinna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.085958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nov&#233;va Topliceanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ispas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Baczkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2008.11516895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-210-1_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R93M5ZD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBDRSNQN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF/GEDC53299.2021.9657334" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.333" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314819v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942939" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_46" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311365v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314786v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61693" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Gurumoorthy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Legardeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182593v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172573v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185501v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185504v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185509v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Marc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deschamps" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185514v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182620v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barandiaran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Soldevila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Vieujean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Miron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_32" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Grigioni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ab&#243;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lourdes Alcal&#225; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bargall&#243; Obrador" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Bernal Agudo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05522378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-robin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-9444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104724285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perpignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynard Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Plo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pinna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.085958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nov&#233;va Topliceanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ispas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Baczkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2008.11516895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-210-1_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R93M5ZD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBDRSNQN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF/GEDC53299.2021.9657334" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.333" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_47" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_46" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61693" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Gurumoorthy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Legardeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Marc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barandiaran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Soldevila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Vieujean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Miron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_32" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Grigioni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ab&#243;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lourdes Alcal&#225; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bargall&#243; Obrador" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Bernal Agudo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05522378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>