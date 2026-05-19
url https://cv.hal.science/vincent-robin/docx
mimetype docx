--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -2790,342 +2790,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux, modalités et accompagnement de la conduite au changement dans les systèmes complexes</w:t>
+                <w:t xml:space="preserve">L'entreprise libérée et vous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SNCF Réseau - Enjeux du Programme Surveillance et Supervision : conduite du changement et performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Xème Colloque Qualité de l’École Nationale d’Arts et Métiers Paristech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314765v1</w:t>
+                <w:t xml:space="preserve">hal-02314763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise libérée et vous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan et analyse critique des six ans d’existence du Master MEEF « Education-Formation au Développement Durable » de l’ESPE d’Aquitaine : conception, mise en œuvre, résultats et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Colloque Qualité de l’École Nationale d’Arts et Métiers Paristech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Quel(s) curriculum(a) pour les Objectifs du Développement Durable? Dialogues Nord/Sud pour penser l’éducation de l’anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314763v1</w:t>
+                <w:t xml:space="preserve">hal-02314772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et analyse critique des six ans d’existence du Master MEEF « Education-Formation au Développement Durable » de l’ESPE d’Aquitaine : conception, mise en œuvre, résultats et perspectives.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Dessagne</w:t>
+                <w:t xml:space="preserve">Eduquer en vue du développement durable. Population et territoires : comment travailler sur les migrations à l’école primaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Quel(s) curriculum(a) pour les Objectifs du Développement Durable? Dialogues Nord/Sud pour penser l’éducation de l’anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314772v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer en vue du développement durable. Population et territoires : comment travailler sur les migrations à l’école primaire ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux, modalités et accompagnement de la conduite au changement dans les systèmes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Quel(s) curriculum(a) pour les Objectifs du Développement Durable? Dialogues Nord/Sud pour penser l’éducation de l’anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire SNCF Réseau - Enjeux du Programme Surveillance et Supervision : conduite du changement et performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314770v1</w:t>
+                <w:t xml:space="preserve">hal-02314765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest and opportunity to study M.P. Follett’s precepts in French engineering schools</w:t>
               </w:r>
@@ -3459,580 +3459,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse sur l’insertion du concept de développement durable et de l’écoconception dans le système éducatif français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+                <w:t xml:space="preserve">Impact of PLM System in the New Food Development Process Performances: An Empirical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Terzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque National AIP-Primeca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain. pp.532-543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314819v1</w:t>
+                <w:t xml:space="preserve">hal-01764188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+                <w:t xml:space="preserve">Comment anticiper le déploiement d’un PLM dans une entreprise « libérée » ? Cas du groupe Poult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12ième Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314794v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme révélateur des enjeux des « éducations à » : étude de cas de l’éducation au développement durable et au patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85ième Congrès de l'ACFAS (Association canadienne-française pour l’avancement des sciences)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université McGill et l’Acfas, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment anticiper le déploiement d’un PLM dans une entreprise « libérée » ? Cas du groupe Poult</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Plo</w:t>
+                <w:t xml:space="preserve">L’éducation au développement durable et le territoire : vers de nouvelles références ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ième Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Colloque internationalde didactique de l’histoire, de la géographie et de l’éducation à la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314820v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PLM System in the New Food Development Process Performances: An Empirical Research</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Rossi</w:t>
+                <w:t xml:space="preserve">Synthèse sur l’insertion du concept de développement durable et de l’écoconception dans le système éducatif français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Terzi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15ème Colloque National AIP-Primeca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, La Plagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764188v1</w:t>
+                <w:t xml:space="preserve">hal-02314819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialisation de l’éducation au développement durable comme condition favorable à la compréhension des enjeux de la transition ? L’exemple de la COP 47</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4263,262 +4263,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding PLM System Concepts to Facilitate Its Implementation in SME: The Real Case Study of POULT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour les «villes campagnes» face à la concentration urbaine et à l’inégalité d’accès aux services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">62 ième Congrès National Jeune Chambre Économique Française - Territoires du futur : " Ville Campagne : Ville 2.0 ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699679v1</w:t>
+                <w:t xml:space="preserve">hal-02314825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanter une solution PLM dans une entreprise « libérée » : Approche et méthodologie – cas du Groupe Poult</w:t>
+                <w:t xml:space="preserve">Understanding PLM System Concepts to Facilitate Its Implementation in SME: The Real Case Study of POULT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.512-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311384v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une éducation intégrée du développement durable dans l'enseignement technologique dès le secondaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+                <w:t xml:space="preserve">Implanter une solution PLM dans une entreprise « libérée » : Approche et méthodologie – cas du Groupe Poult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Plo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4533,120 +4507,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311365v1</w:t>
+                <w:t xml:space="preserve">hal-02311384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les «villes campagnes» face à la concentration urbaine et à l’inégalité d’accès aux services?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une éducation intégrée du développement durable dans l'enseignement technologique dès le secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62 ième Congrès National Jeune Chambre Économique Française - Territoires du futur : " Ville Campagne : Ville 2.0 ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Agen, France</w:t>
+              <w:t xml:space="preserve">23ième Colloque des Sciences de la Conception et de l'Innovation - CONFERE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314825v1</w:t>
+                <w:t xml:space="preserve">hal-02311365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation au développement durable comme levier de développement local : l’exemple de Couthures-sur-Garonne, « les Gens de Garonne »</w:t>
               </w:r>
@@ -4658,51 +4658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international francophone - Eduquer et Former au monde de demain : De la créativité à l’innovation dans les dispositifs et les pratiques pédagogiques et professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6635,217 +6635,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+                <w:t xml:space="preserve">PLM in the strategic business management: a product and system co-evolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, La Plagne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Product Lifecycle Management - PLM07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Milan, Italy. pp.127 - 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174451v1</w:t>
+                <w:t xml:space="preserve">hal-00182585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM in the strategic business management: a product and system co-evolution approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Design System Evolution to increase Design Performance: Methodology and Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Product Lifecycle Management - PLM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Milan, Italy. pp.127 - 136</w:t>
+              <w:t xml:space="preserve">14th CIRP Conference on Life Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.ISBN 978-1-84628-934-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182585v1</w:t>
+                <w:t xml:space="preserve">hal-00172563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première approche d'analyse préliminaire des risques du système de conception</w:t>
               </w:r>
@@ -6920,109 +6907,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Design System Evolution to increase Design Performance: Methodology and Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un environnement de travail pour la conduite de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th CIRP Conference on Life Cycle Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tokyo, Japan. pp.ISBN 978-1-84628-934-7</w:t>
+              <w:t xml:space="preserve">10ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172563v1</w:t>
+                <w:t xml:space="preserve">hal-00174451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing design system evolution to control design process: methodology and tools</w:t>
               </w:r>
@@ -7261,346 +7261,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Modelling between Factors Influencing Management of Design System Evolution</w:t>
+                <w:t xml:space="preserve">Modelling collaborative knowledge to support engineering design project manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Blanc</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Engineering Design, ICED 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IMACS World Congress, Scientific Computation, Applied Mathematics and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2006.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185501v1</w:t>
+                <w:t xml:space="preserve">hal-00185504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling collaborative knowledge to support engineering design project manager</w:t>
+                <w:t xml:space="preserve">Design System Modelling and Method to Evaluate Collaborative Design Process Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IMACS World Congress, Scientific Computation, Applied Mathematics and Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00185504v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design System Modelling and Method to Evaluate Collaborative Design Process Performance</w:t>
+                <w:t xml:space="preserve">Interactions Modelling between Factors Influencing Management of Design System Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Performance Measurement (IFIP WG 5.7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Engineering Design, ICED 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Melbourne, Australia. pp.Proceedings of the 15th International Conference on Engineering Design</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185509v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des états standards des données échangées en conception collaborative</w:t>
               </w:r>
@@ -9085,238 +9085,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et conduite de la conception : de la nécessité d'évaluer pour décider</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systèmes d'information pour la prise de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">B. Yannou, V. Robin, M. Camargo, J-P. Micaëlli, L. Roucoules. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Yannou, M. Bigand, T. Gidel, C. Merlo et J-P. Vaudelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23 - 44, 2008, Collection Productique</w:t>
+              <w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.207-232, 2008, Collection Productique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271606v1</w:t>
+                <w:t xml:space="preserve">hal-00270402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d'information pour la prise de décision</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude et conduite de la conception : de la nécessité d'évaluer pour décider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Yannou, M. Bigand, T. Gidel, C. Merlo et J-P. Vaudelin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pourcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clémentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Yannou, V. Robin, M. Camargo, J-P. Micaëlli, L. Roucoules. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conception industrielle de produits. Volume 1 : Management des hommes, des projets et des informations.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.207-232, 2008, Collection Productique</w:t>
+              <w:t xml:space="preserve">La conception industrielle de produits - Volume 2 Spécifications, déploiement et maîtrise des performances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès - Lavoisier, pp.23 - 44, 2008, Collection Productique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270402v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00271606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des états standards des données échangées en conception collaborative</w:t>
               </w:r>
@@ -10048,51 +10048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5F81C07"/>
+    <w:nsid w:val="1E73B265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10279,51 +10279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-robin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-9444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104724285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perpignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynard Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Plo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pinna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.085958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nov&#233;va Topliceanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ispas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Baczkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2008.11516895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-210-1_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R93M5ZD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBDRSNQN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF/GEDC53299.2021.9657334" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.333" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314765v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764188v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_47" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699679v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_46" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314825v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61693" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Gurumoorthy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Legardeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185509v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Marc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barandiaran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Soldevila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Vieujean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Miron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_32" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Grigioni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271606v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ab&#243;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lourdes Alcal&#225; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bargall&#243; Obrador" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Bernal Agudo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05522378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-robin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0351-9444" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104724285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763353v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perpignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eynard Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Plo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109146v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pinna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Terzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.085958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rose" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120523-3-RO-2023.00079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nov&#233;va Topliceanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Ispas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CESA.2006.4281836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355545v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Baczkowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2008.11516895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-210-1_21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R93M5ZD9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.09.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBDRSNQN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397914v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Ben Rejeb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamdou-Kaba Mkt Traore" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Colon de Carvajal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEEF/GEDC53299.2021.9657334" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04294313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.333" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314822v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Koscielny" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck James" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314765v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314826v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rossi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_47" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314791v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2017.7942939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314825v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699679v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_46" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311384v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311365v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Sperandio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61693" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311439v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Bodolec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Baujard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sperandio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82784" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412315v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kumar Gupta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Gurumoorthy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Legardeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brunel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279930v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174450v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172573v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185504v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185509v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint Marc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182627v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barandiaran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramelot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Soldevila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Vieujean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Miron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271603v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Camargo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_32" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325462v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gilles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Grigioni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedril" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pourcel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;mentz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172567v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ab&#243;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Lourdes Alcal&#225; Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bargall&#243; Obrador" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lu&#237;s Bernal Agudo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05522378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>