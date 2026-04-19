--- v0 (2026-03-21)
+++ v1 (2026-04-19)
@@ -2224,269 +2224,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thiery</w:t>
+                <w:t xml:space="preserve">Enhanced Recursive Reed-Muller Erasure Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tenkes</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreHack 2016. The 4th International Symposium on Research in Grey-Hat Hacking - aka GreHack </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp. 1760-1763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399967v1</w:t>
+                <w:t xml:space="preserve">hal-01431242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Recursive Reed-Muller Erasure Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+                <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levent Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tenkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp. 1760-1763</w:t>
+              <w:t xml:space="preserve">GreHack 2016. The 4th International Symposium on Research in Grey-Hat Hacking - aka GreHack </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431242v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Packet Scheduling on the Performance of Erasure Codes: Methodology and Application to GLDPC-Staircase Codes</w:t>
               </w:r>
@@ -2976,230 +2976,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Privacy Leaks in the RATP App: how we proceeded and what we found</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James-Douglass Lefruit</w:t>
+                <w:t xml:space="preserve">Good coupling between LDPC-Staircase and Reed-Solomon for the design of GLDPC codes for the Erasure Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREHACK 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Jeanne, Nov 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiaohu You( Southeast University), Jiangzhou Wang (University of Kent), Apr 2013, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872967v1</w:t>
+                <w:t xml:space="preserve">hal-00781921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good coupling between LDPC-Staircase and Reed-Solomon for the design of GLDPC codes for the Erasure Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bessem Sayadi</w:t>
+                <w:t xml:space="preserve">Detecting Privacy Leaks in the RATP App: how we proceeded and what we found</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagdish Prasad Achara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James-Douglass Lefruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xiaohu You( Southeast University), Jiangzhou Wang (University of Kent), Apr 2013, Shanghai, China</w:t>
+              <w:t xml:space="preserve">GREHACK 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Jeanne, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781921v1</w:t>
+                <w:t xml:space="preserve">hal-00872967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RS + LDPC-Staircase Codes for the Erasure Channel: Standards, Usage and Performance</w:t>
               </w:r>
@@ -3300,217 +3300,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Small Rate, Close to Ideal, GLDPC-Staircase AL-FEC Codes for the Erasure Channel</w:t>
+                <w:t xml:space="preserve">Complexity Comparison of the Use of Vandermonde versus Hankel Matrices to Build Systematic MDS Reed-Solomon Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Hossein Eslambolchi (organizing committee general chair), Dec 2012, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">13th IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, CESME, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736071v1</w:t>
+                <w:t xml:space="preserve">hal-00719314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Comparison of the Use of Vandermonde versus Hankel Matrices to Build Systematic MDS Reed-Solomon Codes</w:t>
+                <w:t xml:space="preserve">Design of Small Rate, Close to Ideal, GLDPC-Staircase AL-FEC Codes for the Erasure Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, CESME, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE Globecom 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Hossein Eslambolchi (organizing committee general chair), Dec 2012, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719314v1</w:t>
+                <w:t xml:space="preserve">hal-00736071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Consumption Analysis for the GOE and PET Unequal Erasure Protection Schemes</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with EXIT Functions of GLDPC-Staircase Codes for the BEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4026,217 +4026,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasure Codes with a Banded Structure for Hybrid Iterative-ML Decoding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le RFC 5170 en pratique : conception et évaluation d'un codec AL-FEC LDPC-staircase hautes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE (IEEE GLOBECOM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.746-751</w:t>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788318v1</w:t>
+                <w:t xml:space="preserve">inria-00419464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le RFC 5170 en pratique : conception et évaluation d'un codec AL-FEC LDPC-staircase hautes performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erasure Codes with a Banded Structure for Hybrid Iterative-ML Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE (IEEE GLOBECOM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.746-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419464v1</w:t>
+                <w:t xml:space="preserve">hal-00788318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reed Solomon Codes On Graph for DVB-SH Streaming Services</w:t>
               </w:r>
@@ -4546,90 +4546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rate coding using incremental redundancy for GLDPC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Kraidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t>
@@ -4975,169 +4975,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie privée et smartphones : le projet Mobilitics Inria/CNIL</w:t>
+                <w:t xml:space="preserve">RLC and AL-FEC @ IETF: when codes meet transport protocols and practical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angeles Vazquez-Castro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Guilde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. , Séminaire GUILDE (Guilde des Utilisateurs d'Informatique Libre du Dauphiné)</w:t>
+              <w:t xml:space="preserve">Algebraic approaches to storage and network coding - COST IC1104</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087967v1</w:t>
+                <w:t xml:space="preserve">hal-00948895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RLC and AL-FEC @ IETF: when codes meet transport protocols and practical aspects</w:t>
+                <w:t xml:space="preserve">Vie privée et smartphones : le projet Mobilitics Inria/CNIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic approaches to storage and network coding - COST IC1104</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire Guilde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. , Séminaire GUILDE (Guilde des Utilisateurs d'Informatique Libre du Dauphiné)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948895v1</w:t>
+                <w:t xml:space="preserve">hal-01087967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured RLC codes: an update</w:t>
               </w:r>
@@ -6527,246 +6527,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345125v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of Coding Techniques for Efficient Network Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic Application Programming Interface (API) for Sliding Window FEC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Detchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Adamson</w:t>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Morten Videbæk Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998506v4</w:t>
+                <w:t xml:space="preserve">hal-01630138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Application Programming Interface (API) for Sliding Window FEC Codes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Taxonomy of Coding Techniques for Efficient Network Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Firoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Videbæk Pedersen</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.1-23</w:t>
+                <w:t xml:space="preserve">Frank Fitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630138v2</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998506v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Window Random Linear Code (RLC) Forward Erasure Correction (FEC) Schemes for QUIC</w:t>
               </w:r>
@@ -7564,392 +7564,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Reed-Solomon Forward Error Correction (FEC) Scheme for FECFRAME</w:t>
+                <w:t xml:space="preserve">FCAST: Object Delivery for the Asynchronous Layered Coding (ALC) and NACK-Oriented Reliable Multicast (NORM) Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Adamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799727v1</w:t>
+                <w:t xml:space="preserve">hal-00844825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCAST: Object Delivery for the Asynchronous Layered Coding (ALC) and NACK-Oriented Reliable Multicast (NORM) Protocols</w:t>
+                <w:t xml:space="preserve">Simple Reed-Solomon Forward Error Correction (FEC) Scheme for FECFRAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Adamson</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844825v1</w:t>
+                <w:t xml:space="preserve">hal-00799727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Authentication Schemes for the Asynchronous Layered Coding (ALC) and NACK-Oriented Reliable Multicast (NORM) Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FLUTE - File Delivery over Unidirectional Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Paila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Luby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Lehtonen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745908v1</w:t>
+                <w:t xml:space="preserve">hal-00749951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUTE - File Delivery over Unidirectional Transport</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Authentication Schemes for the Asynchronous Layered Coding (ALC) and NACK-Oriented Reliable Multicast (NORM) Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Lehtonen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00749951v1</w:t>
+                <w:t xml:space="preserve">hal-00745908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Low-Density Parity Check (LDPC) Staircase Forward Error Correction (FEC) Scheme for FECFRAME</w:t>
               </w:r>
@@ -8036,51 +8036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCAST: Scalable Object Delivery for the ALC and NORM Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Adamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,265 +8092,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00163940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Authentication Schemes for the ALC and NORM Protocols</w:t>
+                <w:t xml:space="preserve">TESLA source authentication in the ALC and NORM protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Francillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Faurite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00163945v1</w:t>
+                <w:t xml:space="preserve">inria-00000161v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Density Parity Check (LDPC) Staircase and Triangle Forward Error Correction (FEC) Schemes</w:t>
+                <w:t xml:space="preserve">Simple Authentication Schemes for the ALC and NORM Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000147v6</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00163945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TESLA source authentication in the ALC and NORM protocols</w:t>
+                <w:t xml:space="preserve">Low Density Parity Check (LDPC) Staircase and Triangle Forward Error Correction (FEC) Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Furodet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Francillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">inria-00000161v4</w:t>
+                <w:t xml:space="preserve">inria-00000147v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reed-Solomon Forward Error Correction (FEC)</w:t>
               </w:r>
@@ -9031,161 +9031,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBERT: ROBust and privacy-presERving proximity Tracing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Diagnosis Key distribution mechanism in contact tracing applications based on Google-Apple Exposure Notification (GAEN) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kessibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611265v1</w:t>
+                <w:t xml:space="preserve">hal-02899412v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the public consultation on the CNIL's draft recommendation on &amp;quot;cookies and other trackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9207,201 +9207,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Diagnosis Key distribution mechanism in contact tracing applications based on Google-Apple Exposure Notification (GAEN) framework</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ROBERT: ROBust and privacy-presERving proximity Tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castelluccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Kessibi</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02899412v4</w:t>
+                <w:t xml:space="preserve">hal-02611265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System Leveraging the best of centralized and decentralized systems</w:t>
               </w:r>
@@ -9746,51 +9746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Francillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10471,271 +10471,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146022v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System (SUMMARY - EN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximity Tracing Approaches - Comparative Impact Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Bielova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570172v1</w:t>
+                <w:t xml:space="preserve">hal-02570676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIRE : une Troisième Voie pour un Système Européen de Notification d'Exposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System (SUMMARY - EN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Bielova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568730v1</w:t>
+                <w:t xml:space="preserve">hal-02570172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Tracing by Giant Data Collectors: Opening Pandora's Box of Threats to Privacy, Sovereignty and National Security</w:t>
               </w:r>
@@ -10833,149 +10833,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity Tracing Approaches - Comparative Impact Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIRE : une Troisième Voie pour un Système Européen de Notification d'Exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570676v2</w:t>
+                <w:t xml:space="preserve">hal-02568730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using Bluetooth-Low-Energy for contact tracing</w:t>
               </w:r>
@@ -11384,119 +11384,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generalized Object Encoding (GOE) Approach for the Forward Erasure Correction (FEC) Protection of Objects and its Application to Reed-Solomon Codes over GF(2 8)</w:t>
+                <w:t xml:space="preserve">The Generalized Object Encoding (GOE) LDPC-Staircase FEC Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] 2011, pp.18</w:t>
+              <w:t xml:space="preserve">[Contract] 2011, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748862v1</w:t>
+                <w:t xml:space="preserve">hal-00748856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal Erasure Protection and Object Bundle Protection with the Generalized Object Encoding Approach</w:t>
               </w:r>
@@ -11581,119 +11581,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00612583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generalized Object Encoding (GOE) LDPC-Staircase FEC Scheme</w:t>
+                <w:t xml:space="preserve">The Generalized Object Encoding (GOE) Approach for the Forward Erasure Correction (FEC) Protection of Objects and its Application to Reed-Solomon Codes over GF(2 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] 2011, pp.15</w:t>
+              <w:t xml:space="preserve">[Contract] 2011, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748856v1</w:t>
+                <w:t xml:space="preserve">hal-00748862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIPCAL: final report</w:t>
               </w:r>
@@ -11985,64 +11985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Francillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Furodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5578, INRIA. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12137,148 +12137,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VPRN Solution for Fully Secure and Efficient Group Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Alchaal</w:t>
+                <w:t xml:space="preserve">Scalable Video Streaming over ALC (SVSoA): a Solution for the Large Scale Multicast Distribution of Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-4799, INRIA. 2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4769, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071787v1</w:t>
+                <w:t xml:space="preserve">inria-00071817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of Multicast Channel Announcement Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoshi Asaeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12291,132 +12261,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4762, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Video Streaming over ALC (SVSoA): a Solution for the Large Scale Multicast Distribution of Videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Neumann</w:t>
+                <w:t xml:space="preserve">A VPRN Solution for Fully Secure and Efficient Group Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Alchaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4769, INRIA. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman El-Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4799, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00071817v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Efficiency of a Multicast File Transfer Tool based on ALC</w:t>
               </w:r>
@@ -13014,51 +13014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480467" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Sayadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0660-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Prasad Achara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James-Douglass Lefruit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2011.2126564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032798v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mertens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525080v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aalmoes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643833.3656120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624160v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Nouwens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76663-4_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Teibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burdinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Sayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627393.2627399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Matsuzono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Kraidy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630089v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Saito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Matsumoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345125v6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Begen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630138v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Videb&#230;k Pedersen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Swett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Montpetit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141470v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089745v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745908v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Paila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Lehtonen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163940v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000147v6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furodet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000161v4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Francillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faurite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001136v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Peltotalo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Peltotalo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baheux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466083v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhoula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouanne Akassab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02490531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899412v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessibi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395937v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Thai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04437008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146022v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570172v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dmitrienko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iovino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570676v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878346v5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994926v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752510v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263682v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131002v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alchaal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Sayed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mordelet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074040v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Braun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hoglander" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925955v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480467" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Sayadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0660-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Prasad Achara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James-Douglass Lefruit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2011.2126564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032798v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mertens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525080v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aalmoes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643833.3656120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624160v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Nouwens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76663-4_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Teibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burdinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Sayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627393.2627399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Matsuzono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Kraidy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630089v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Saito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Matsumoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345125v6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Begen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630138v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Videb&#230;k Pedersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Swett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Montpetit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141470v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089745v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Paila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Lehtonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163940v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000161v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Francillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faurite" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000147v6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furodet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001136v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Peltotalo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Peltotalo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baheux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466083v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhoula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouanne Akassab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899412v4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessibi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02490531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395937v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Thai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04437008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146022v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570676v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dmitrienko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iovino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878346v5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994926v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752510v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748862v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263682v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131002v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alchaal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Sayed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mordelet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074040v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Braun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hoglander" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925955v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>