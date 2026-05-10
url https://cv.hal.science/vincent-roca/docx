--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -2224,269 +2224,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Recursive Reed-Muller Erasure Decoding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+                <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levent Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tenkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp. 1760-1763</w:t>
+              <w:t xml:space="preserve">GreHack 2016. The 4th International Symposium on Research in Grey-Hat Hacking - aka GreHack </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431242v1</w:t>
+                <w:t xml:space="preserve">hal-01399967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dm-crypt performance for XTS-AES mode through extended requests: first results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thiery</w:t>
+                <w:t xml:space="preserve">Enhanced Recursive Reed-Muller Erasure Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tenkes</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreHack 2016. The 4th International Symposium on Research in Grey-Hat Hacking - aka GreHack </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp. 1760-1763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399967v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Packet Scheduling on the Performance of Erasure Codes: Methodology and Application to GLDPC-Staircase Codes</w:t>
               </w:r>
@@ -2786,420 +2786,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Random Linear Codes (SRLC): Bridging the Gap between Block and Convolutional Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
+                <w:t xml:space="preserve">Too Big or Too Small? The PTB-PTS ICMP-based Attack against IPsec Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hitoshi Asaeda</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Donovan (general chair), Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059554v1</w:t>
+                <w:t xml:space="preserve">hal-01052994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too Big or Too Small? The PTB-PTS ICMP-based Attack against IPsec Gateways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jacquin</w:t>
+                <w:t xml:space="preserve">Structured Random Linear Codes (SRLC): Bridging the Gap between Block and Convolutional Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hitoshi Asaeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Donovan (general chair), Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052994v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good coupling between LDPC-Staircase and Reed-Solomon for the design of GLDPC codes for the Erasure Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bessem Sayadi</w:t>
+                <w:t xml:space="preserve">Detecting Privacy Leaks in the RATP App: how we proceeded and what we found</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagdish Prasad Achara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James-Douglass Lefruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Xiaohu You( Southeast University), Jiangzhou Wang (University of Kent), Apr 2013, Shanghai, China</w:t>
+              <w:t xml:space="preserve">GREHACK 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Jeanne, Nov 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781921v1</w:t>
+                <w:t xml:space="preserve">hal-00872967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Privacy Leaks in the RATP App: how we proceeded and what we found</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James-Douglass Lefruit</w:t>
+                <w:t xml:space="preserve">Good coupling between LDPC-Staircase and Reed-Solomon for the design of GLDPC codes for the Erasure Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREHACK 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Jeanne, Nov 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Xiaohu You( Southeast University), Jiangzhou Wang (University of Kent), Apr 2013, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872967v1</w:t>
+                <w:t xml:space="preserve">hal-00781921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RS + LDPC-Staircase Codes for the Erasure Channel: Standards, Usage and Performance</w:t>
               </w:r>
@@ -3300,217 +3300,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity Comparison of the Use of Vandermonde versus Hankel Matrices to Build Systematic MDS Reed-Solomon Codes</w:t>
+                <w:t xml:space="preserve">Design of Small Rate, Close to Ideal, GLDPC-Staircase AL-FEC Codes for the Erasure Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, CESME, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE Globecom 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Hossein Eslambolchi (organizing committee general chair), Dec 2012, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719314v1</w:t>
+                <w:t xml:space="preserve">hal-00736071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Small Rate, Close to Ideal, GLDPC-Staircase AL-FEC Codes for the Erasure Channel</w:t>
+                <w:t xml:space="preserve">Complexity Comparison of the Use of Vandermonde versus Hankel Matrices to Build Systematic MDS Reed-Solomon Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dr. Hossein Eslambolchi (organizing committee general chair), Dec 2012, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">13th IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, CESME, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736071v1</w:t>
+                <w:t xml:space="preserve">hal-00719314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Consumption Analysis for the GOE and PET Unequal Erasure Protection Schemes</w:t>
               </w:r>
@@ -3604,51 +3604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization with EXIT Functions of GLDPC-Staircase Codes for the BEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,51 +3816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of a High-Performance Real-Time Application with Several AL-FEC Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Detchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoshi Asaeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCN 2010, the 35th IEEE Conference on Local Computer Networks (LCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2010, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3950,51 +3950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4026,217 +4026,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le RFC 5170 en pratique : conception et évaluation d'un codec AL-FEC LDPC-staircase hautes performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erasure Codes with a Banded Structure for Hybrid Iterative-ML Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE (IEEE GLOBECOM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.746-751</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00419464v1</w:t>
+                <w:t xml:space="preserve">hal-00788318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasure Codes with a Banded Structure for Hybrid Iterative-ML Decoding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le RFC 5170 en pratique : conception et évaluation d'un codec AL-FEC LDPC-staircase hautes performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE (IEEE GLOBECOM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.746-751</w:t>
+              <w:t xml:space="preserve">CFIP'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788318v1</w:t>
+                <w:t xml:space="preserve">inria-00419464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reed Solomon Codes On Graph for DVB-SH Streaming Services</w:t>
               </w:r>
@@ -4546,90 +4546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-rate coding using incremental redundancy for GLDPC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Kraidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t>
@@ -4975,212 +4975,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RLC and AL-FEC @ IETF: when codes meet transport protocols and practical aspects</w:t>
+                <w:t xml:space="preserve">Vie privée et smartphones : le projet Mobilitics Inria/CNIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic approaches to storage and network coding - COST IC1104</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire Guilde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. , Séminaire GUILDE (Guilde des Utilisateurs d'Informatique Libre du Dauphiné)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948895v1</w:t>
+                <w:t xml:space="preserve">hal-01087967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie privée et smartphones : le projet Mobilitics Inria/CNIL</w:t>
+                <w:t xml:space="preserve">RLC and AL-FEC @ IETF: when codes meet transport protocols and practical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angeles Vazquez-Castro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Guilde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Grenoble, France. , Séminaire GUILDE (Guilde des Utilisateurs d'Informatique Libre du Dauphiné)</w:t>
+              <w:t xml:space="preserve">Algebraic approaches to storage and network coding - COST IC1104</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087967v1</w:t>
+                <w:t xml:space="preserve">hal-00948895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured RLC codes: an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IETF89 - NWCRG meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5218,51 +5218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not so random RLC AL-FEC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IETF88 - NWCRG meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vancouver, Canada. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5281,51 +5281,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy and Smartphones</w:t>
+                <w:t xml:space="preserve">Smartphones: Privacy Standpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagdish Prasad Achara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
@@ -5343,97 +5343,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">James-Douglass Lefruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPPRIS project reunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop on security and privacy for location-based services - EIT ICT Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Saarbrücken, Germany. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915771v1</w:t>
+                <w:t xml:space="preserve">hal-00915756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphones: Privacy Standpoint</w:t>
+                <w:t xml:space="preserve">Privacy and Smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagdish Prasad Achara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
@@ -5451,73 +5451,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">James-Douglass Lefruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on security and privacy for location-based services - EIT ICT Labs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Saarbrücken, Germany. 30 p</w:t>
+              <w:t xml:space="preserve">CAPPRIS project reunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915756v1</w:t>
+                <w:t xml:space="preserve">hal-00915771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mobilitics Inria-CNIL project: privacy and smartphones</w:t>
               </w:r>
@@ -6527,246 +6527,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345125v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Application Programming Interface (API) for Sliding Window FEC Codes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taxonomy of Coding Techniques for Efficient Network Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brian Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.1-23</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josu Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Firoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Fitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630138v2</w:t>
+                <w:t xml:space="preserve">hal-00998506v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomy of Coding Techniques for Efficient Network Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Generic Application Programming Interface (API) for Sliding Window FEC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Detchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Videbæk Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Firoiu</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00998506v4</w:t>
+                <w:t xml:space="preserve">hal-01630138v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Window Random Linear Code (RLC) Forward Erasure Correction (FEC) Schemes for QUIC</w:t>
               </w:r>
@@ -7564,392 +7564,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCAST: Object Delivery for the Asynchronous Layered Coding (ALC) and NACK-Oriented Reliable Multicast (NORM) Protocols</w:t>
+                <w:t xml:space="preserve">Simple Reed-Solomon Forward Error Correction (FEC) Scheme for FECFRAME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Adamson</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844825v1</w:t>
+                <w:t xml:space="preserve">hal-00799727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Reed-Solomon Forward Error Correction (FEC) Scheme for FECFRAME</w:t>
+                <w:t xml:space="preserve">FCAST: Object Delivery for the Asynchronous Layered Coding (ALC) and NACK-Oriented Reliable Multicast (NORM) Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kazuhisa Matsuzono</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Adamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799727v1</w:t>
+                <w:t xml:space="preserve">hal-00844825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLUTE - File Delivery over Unidirectional Transport</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple Authentication Schemes for the Asynchronous Layered Coding (ALC) and NACK-Oriented Reliable Multicast (NORM) Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749951v1</w:t>
+                <w:t xml:space="preserve">hal-00745908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Authentication Schemes for the Asynchronous Layered Coding (ALC) and NACK-Oriented Reliable Multicast (NORM) Protocols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FLUTE - File Delivery over Unidirectional Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Paila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Luby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Lehtonen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745908v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Low-Density Parity Check (LDPC) Staircase Forward Error Correction (FEC) Scheme for FECFRAME</w:t>
               </w:r>
@@ -8036,51 +8036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCAST: Scalable Object Delivery for the ALC and NORM Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Adamson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,265 +8092,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00163940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TESLA source authentication in the ALC and NORM protocols</w:t>
+                <w:t xml:space="preserve">Simple Authentication Schemes for the ALC and NORM Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000161v4</w:t>
+                <w:t xml:space="preserve">inria-00163945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Authentication Schemes for the ALC and NORM Protocols</w:t>
+                <w:t xml:space="preserve">Low Density Parity Check (LDPC) Staircase and Triangle Forward Error Correction (FEC) Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Furodet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00163945v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000147v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Density Parity Check (LDPC) Staircase and Triangle Forward Error Correction (FEC) Schemes</w:t>
+                <w:t xml:space="preserve">TESLA source authentication in the ALC and NORM protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christoph Neumann</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Francillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Furodet</w:t>
+                <w:t xml:space="preserve">Sebastien Faurite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000147v6</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000161v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reed-Solomon Forward Error Correction (FEC)</w:t>
               </w:r>
@@ -9031,161 +9031,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Diagnosis Key distribution mechanism in contact tracing applications based on Google-Apple Exposure Notification (GAEN) framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kessibi</w:t>
+                <w:t xml:space="preserve">ROBERT: ROBust and privacy-presERving proximity Tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Castelluccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899412v4</w:t>
+                <w:t xml:space="preserve">hal-02611265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the public consultation on the CNIL's draft recommendation on &amp;quot;cookies and other trackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9207,201 +9207,201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Matte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBERT: ROBust and privacy-presERving proximity Tracing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Diagnosis Key distribution mechanism in contact tracing applications based on Google-Apple Exposure Notification (GAEN) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kessibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611265v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899412v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System Leveraging the best of centralized and decentralized systems</w:t>
               </w:r>
@@ -9746,51 +9746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Francillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10471,271 +10471,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146022v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximity Tracing Approaches - Comparative Impact Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System (SUMMARY - EN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Bielova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570676v2</w:t>
+                <w:t xml:space="preserve">hal-02570172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System (SUMMARY - EN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIRE : une Troisième Voie pour un Système Européen de Notification d'Exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Bielova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Inria. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570172v1</w:t>
+                <w:t xml:space="preserve">hal-02568730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Tracing by Giant Data Collectors: Opening Pandora's Box of Threats to Privacy, Sovereignty and National Security</w:t>
               </w:r>
@@ -10833,149 +10833,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIRE : une Troisième Voie pour un Système Européen de Notification d'Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roca</w:t>
+                <w:t xml:space="preserve">Proximity Tracing Approaches - Comparative Impact Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliia Bielova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Castelluccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inria. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568730v1</w:t>
+                <w:t xml:space="preserve">hal-02570676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using Bluetooth-Low-Energy for contact tracing</w:t>
               </w:r>
@@ -11178,325 +11178,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Need for Extended Forward Erasure Correction (FEC) schemes: Problem Position</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IBTrack: An ICMP Black holes Tracker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] 2012</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752510v1</w:t>
+                <w:t xml:space="preserve">hal-00695746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBTrack: An ICMP Black holes Tracker</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Need for Extended Forward Erasure Correction (FEC) schemes: Problem Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Roumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Schuler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00695746v1</w:t>
+                <w:t xml:space="preserve">hal-00752510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generalized Object Encoding (GOE) LDPC-Staircase FEC Scheme</w:t>
+                <w:t xml:space="preserve">The Generalized Object Encoding (GOE) Approach for the Forward Erasure Correction (FEC) Protection of Objects and its Application to Reed-Solomon Codes over GF(2 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] 2011, pp.15</w:t>
+              <w:t xml:space="preserve">[Contract] 2011, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748856v1</w:t>
+                <w:t xml:space="preserve">hal-00748862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal Erasure Protection and Object Bundle Protection with the Generalized Object Encoding Approach</w:t>
               </w:r>
@@ -11581,119 +11581,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00612583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generalized Object Encoding (GOE) Approach for the Forward Erasure Correction (FEC) Protection of Objects and its Application to Reed-Solomon Codes over GF(2 8)</w:t>
+                <w:t xml:space="preserve">The Generalized Object Encoding (GOE) LDPC-Staircase FEC Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bessem Sayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] 2011, pp.18</w:t>
+              <w:t xml:space="preserve">[Contract] 2011, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748862v1</w:t>
+                <w:t xml:space="preserve">hal-00748856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIPCAL: final report</w:t>
               </w:r>
@@ -11985,64 +11985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Francillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Furodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5578, INRIA. 2005, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -12137,286 +12137,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Video Streaming over ALC (SVSoA): a Solution for the Large Scale Multicast Distribution of Videos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Neumann</w:t>
+                <w:t xml:space="preserve">A VPRN Solution for Fully Secure and Efficient Group Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Alchaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">RR-4769, INRIA. 2003</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman El-Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4799, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071817v1</w:t>
+                <w:t xml:space="preserve">inria-00071787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of Multicast Channel Announcement Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitoshi Asaeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4762, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VPRN Solution for Fully Secure and Efficient Group Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Alchaal</w:t>
+                <w:t xml:space="preserve">Scalable Video Streaming over ALC (SVSoA): a Solution for the Large Scale Multicast Distribution of Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4769, INRIA. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Habert</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00071787v1</w:t>
+                <w:t xml:space="preserve">inria-00071817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Efficiency of a Multicast File Transfer Tool based on ALC</w:t>
               </w:r>
@@ -13014,51 +13014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480467" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Sayadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0660-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Prasad Achara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James-Douglass Lefruit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2011.2126564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032798v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mertens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525080v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aalmoes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643833.3656120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624160v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Nouwens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76663-4_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Teibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burdinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431242v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Sayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627393.2627399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Matsuzono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872967v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419464v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Kraidy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948895v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915756v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630089v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Saito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Matsumoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345125v6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Begen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630138v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Videb&#230;k Pedersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Swett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Montpetit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141470v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089745v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844825v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Paila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luby" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Lehtonen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745908v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163940v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000161v4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Francillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faurite" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163945v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000147v6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furodet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001136v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Peltotalo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Peltotalo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baheux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466083v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhoula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouanne Akassab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899412v4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessibi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02490531v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611265v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395937v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Thai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04437008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146022v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570676v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dmitrienko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iovino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878346v5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994926v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752510v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748856v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748862v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263682v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131002v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071824v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071787v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alchaal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Sayed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mordelet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074040v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Braun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hoglander" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925955v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120767v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03577024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Toth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0082" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480467" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessam Sayadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-016-0660-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350376v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917417v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Prasad Achara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James-Douglass Lefruit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ugo Tournoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2011.2126564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001240v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Walsh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032798v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mertens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04550725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525080v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aalmoes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643833.3656120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04233354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624160v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Nouwens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76663-4_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thiery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tenkes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Teibi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burdinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399967v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Sayadi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245629v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jacquin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikou Fall" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997716v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627393.2627399" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052994v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059554v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Matsuzono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850118v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493044v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1837210.1837223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506065v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vicat-Blanc Primet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Koslovski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.76" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Kraidy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948895v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915905v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kremer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;my" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01993308v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b103343" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630089v4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiko Saito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Matsumoto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345125v6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Begen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998506v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Adamson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu Bilbao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Firoiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fitzek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630138v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Videb&#230;k Pedersen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Swett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Montpetit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01731622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01630152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141470v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089745v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132183v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745908v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00749951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Paila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Luby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Lehtonen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781906v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163940v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163945v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000147v6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Furodet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000161v4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Francillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Faurite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001136v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Peltotalo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Peltotalo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00163950v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baheux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466083v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhoula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouanne Akassab" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03693797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02490531v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899412v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessibi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570382v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196544v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395937v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Tran-Thai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04437008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219431v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Steffen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146022v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570172v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568730v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116024v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dmitrienko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iovino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570676v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878346v5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994926v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schuler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752510v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790584v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Anhalt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Guillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tram Truong Huu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263682v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131002v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000146v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070770v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071787v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alchaal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El-Sayed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Habert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071824v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072177v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mordelet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069933v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074040v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Braun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hoglander" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925955v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>