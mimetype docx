--- v0 (2026-04-01)
+++ v1 (2026-05-02)
@@ -66,3646 +66,2037 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
-[...1607 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of detonation cell size models for alternative fuel blends composed of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CO, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study of cellular detonations in gaseous dodecane/air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​ (ICDERS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299833v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of cellular detonations in gaseous dodecane/air mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental and calculated detonation cells in gaseous ethanol-oxygen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Fessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​ (ICDERS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038426v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and calculated detonation cells in gaseous ethanol-oxygen mixtures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of detonation cell size models for alternative fuel blends composed of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CO, CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Stowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​ (ICDERS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038411v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of hydrogen detonations in coaxial channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​ (ICDERS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Detonation-Shock Dynamics analyses of cellular detonations in diverging channels: the effects of the cross-sectional shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​ (ICDERS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soot-foil recordings of cellular detonation propagating in annular tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Colloquium on the Dynamics of Reactive Systems (ICDERS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Séoul, South Korea. pp.119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From graph theory and geometric probabilities to a representative width for three-dimensional detonation cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vidal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDERS - International Colloquium on the Dynamics of Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927420v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional dynamics of detonation diffraction: effects of the tube cross-section shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Reactive Systems (ICDERS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliptical experimental detonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashwin Chinnayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Reactive Systems (ICDERS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Naples, Italy. pp.058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of cellular detonations: a discussion on regularity and three-dimensional patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Naples (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-step, three-gamma model for the numerical modeling of the critical height of the propagation of semi-confined detonation waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Taileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of detonation cell regularity and width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on Pulsed and Continuous Detonations (ICPCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Saint Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the possibility of non-dimensionalizing DDT limits and distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steadily-rotating overdriven detonation : experiments vs. GSD modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Progress in understanding Detonation Modes for Rotating Detonation Engine application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ICDERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">AIAA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395244v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in understanding Detonation Modes for Rotating Detonation Engine application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Steadily-rotating overdriven detonation : experiments vs. GSD modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">27th ICDERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395253v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detonation dynamics in a curved chamber for an argon diluted hydrogen-oxygen mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Melguizo-Gavilanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Hydrogen Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Adelaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Previous and ongoing detonation studies applied to propulsion in Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hansmetzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Int. Colloquium on Pulsed and Continuous Detonations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, St Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of a planar shock wave with a water surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Shock wave Symposium (ISSW 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3715,254 +2106,1863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental transients of detonation re-initiation behind a single-hole obstacle: the effects of the tube cross-section shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Monnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On non-dimensionalized DDT distances and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of the channel cross-section shape on detonation re-initiation downstream of a single-hole obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-025-01246-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional dynamics of detonation cells in linearly diverging channels: experimental analysis of the cross-sectional shape and a detonation-shock dynamics interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (10), pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-024-03893-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steady rotation of a Mach shock: experimental and numerical evidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Melguizo-Gavilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-023-03612-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867085v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From graph theory and geometric probabilities to a representative width for three-dimensional detonation cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.112996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056649v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analysis of three-dimensional patterns of experimental detonation cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632291v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-dimensionalized distances and limits for transition of deflagration to detonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.417-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-022-01088-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of detonation transmission and propagation in a curved chamber: a numerical and experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Melguizo-Gavilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 223, pp.460-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid-surface entrainment induced by a planar shock wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.361-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-018-0807-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental evidence of steadily-rotating overdriven detonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.132-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impulsive dispersion of a granular layer by a weak blast wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Houas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00193-016-0658-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planar shock wave sliding over a water layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">· G Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-016-2217-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External front instabilities induced by a shocked particle ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Houas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.043013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid-particle jet formation under shock-wave acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Houas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (6), </w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424352v1</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.063011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3980,51 +3980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux expérimentaux sur les détonations dans les gaz : dynamiques locale et globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université de Poitiers, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,90 +4074,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steadily-rotating, semi-confined detonations: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ratiba Zitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sergey Frolov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Pulsed and Continuous Detonations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Torus Press, pp.275-288, 2019, Advances in Pulsed and Continuous Detonations, 978-5-94588-244-7. </w:t>
@@ -4227,90 +4227,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steadily-rotating, semi-confined detonation: schlieren, direct-light and chemo-luminescence characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rodriguez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Zitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4504,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05238488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Monnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vilasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Zitoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01246-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03893-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867085v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03612-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056649v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112996" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632291v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-022-01088-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zitoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.09.032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Parisse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0807-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.01.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310205v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saurel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jourdan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-016-0658-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441544v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; G Jourdan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2217-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.043013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.063011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gupta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poyet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stowe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Naour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Fessard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poyet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Watanabe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299850v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927420v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Babin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424337v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424349v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Jourdain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395253v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hansmetzger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791511v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jourdan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Parisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05559827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30826/ICPCD201822" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Vilasi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Naour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Fessard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stowe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Chinnayya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299819v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poyet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Watanabe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Monnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Zitoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927420v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Babin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Taileb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rougon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Jourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395244v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hansmetzger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01791511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Jourdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D Parisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05238488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01246-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-024-03893-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867085v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Melguizo-Gavilanes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-023-03612-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056649v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112996" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632291v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112310" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-022-01088-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zitoun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.09.032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Parisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-018-0807-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jourdan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-016-0658-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; G Jourdan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2217-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.043013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.063011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05559827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30826/ICPCD201822" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>