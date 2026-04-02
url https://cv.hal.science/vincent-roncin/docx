--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -901,395 +901,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning Effects in All-Optical Clock Recovery: Novel Analysis Using a Clock Remodulation Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur O'Hare</w:t>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (16), pp.16849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509914v1</w:t>
+                <w:t xml:space="preserve">hal-00521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterning Effects in All-Optical Clock Recovery: Novel Analysis Using a Clock Remodulation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Haboucha</w:t>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifeng Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+                <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, PP (99), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2010.2040246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521265v1</w:t>
+                <w:t xml:space="preserve">hal-00509914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning Effects in All-Optical Clock Recovery: Novel Analysis Using a Clock Remodulation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyêt Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O’hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (5), pp.1495-1502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTQE.2010.2040246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284199v1</w:t>
@@ -1326,77 +1326,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 16 (Issue 15), pp.10933-10942. </w:t>
@@ -1434,90 +1434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-Error-Rate Performance Enhancement of All-Optical Clock Recovery at 42.66 Gb/s Using Passive Prefiltering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1581,77 +1581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System characterization of a passive 40 Gb/s All Optical Clock Recovery ahead of the receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,90 +1711,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Data-Rate System Performance of a 40 GHz all-optical clock recovery based on a Quantum-Dot Fabry-Perot laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Jacquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol.19 (Issue 19), pp.1409-1411. </w:t>
@@ -1845,77 +1845,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System characterization of a passive 40 Gb/s All Optical Clock Recovery ahead of the receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1975,51 +1975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All Optical Regeneration Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ginovart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,51 +2236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l'impact du filtrage optique sur les propriétés régénératives d'un convertisseur de longueur d'onde interférométrique en configuration différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.348-350</w:t>
@@ -2355,286 +2355,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.203-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989911v1</w:t>
+                <w:t xml:space="preserve">hal-00496867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496867v1</w:t>
+                <w:t xml:space="preserve">hal-00989911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Distance Transmission Using Optical Regeneration</w:t>
               </w:r>
@@ -2646,51 +2646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2745,90 +2745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité d'une récupération d'horloge tout-optique en utilisant un filtrage passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2870,90 +2870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance and Polarisation Insensitive BER Assessment of a 42.66 Gbit/s All-Optical Clock Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2995,103 +2995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
@@ -3133,51 +3133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization, Noise and Coherency in lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,64 +3241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference in partition noise for 1.55 μm quantum-dash and bulk structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3375,90 +3375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de dispositifs de récupération d'horloge tout-optique par la mesure de taux d'erreur binaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3494,316 +3494,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation interférométrique du coefficient électro-optique de guides polymers intégrés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Mahé</w:t>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
+                <w:t xml:space="preserve">J.-F. Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bosc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.346-348</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358538v1</w:t>
+                <w:t xml:space="preserve">hal-02283920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation interférométrique du coefficient électro-optique de guides polymers intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.346-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283920v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WDM Compatible 2R and 3R Regeneration based on Saturable Absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,64 +3897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam P. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.1-3, </w:t>
@@ -3986,1123 +3986,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la sensibilité à la polarisation de SOA utilisés en conversion de longueur d'onde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Techniques for Clock Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roncin</w:t>
+                <w:t xml:space="preserve">Bruno Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.105-107</w:t>
+              <w:t xml:space="preserve">Workshop on Optical and Electronic Techniques for Signal Processing in Optical Fiber Communications (OMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274921v1</w:t>
+                <w:t xml:space="preserve">hal-00275096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274920v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un régénérateur 3R basé sur de la modulation synchrone obtenue dans un absorbant saturable avec une récupération d'horloge toute optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.137-139</w:t>
+              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274924v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cadier</w:t>
+                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274916v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Chromatic Dispersion and Optical Noise insensitivity of a Quantum-Dash based Fabry-Perot Laser in All-optical Clock Recovery at 40 Gbit/s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la sensibilité à la polarisation de SOA utilisés en conversion de longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.165-166</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274560v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274515v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Etude d'un régénérateur 3R basé sur de la modulation synchrone obtenue dans un absorbant saturable avec une récupération d'horloge toute optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.137-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265334v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Techniques for Clock Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optical and Electronic Techniques for Signal Processing in Optical Fiber Communications (OMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275096v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
+                <w:t xml:space="preserve">Demonstration of Chromatic Dispersion and Optical Noise insensitivity of a Quantum-Dash based Fabry-Perot Laser in All-optical Clock Recovery at 40 Gbit/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274556v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5166,77 +5166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascadability Assessment of an All Optical 3R Regenerator based on Synchronous Modulation in a Saturable Absorber and Optical Clock Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5278,64 +5278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du mélange à quatre ondes dans une fibre optique pour la création d'une source impulsionnelle accordable synchronisée sur un train d'impulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,329 +5380,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2R and 3R optical regeneration: from device to system characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Phase Noise Reduction in All Optical Clock Recovery at 43 Gb/s for 3R Regeneration Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Optical Communication (ECOC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cannes, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Optical Communication (ECOC 2006) [ http://www.ecoc2006.org/welcome/index.php ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cannes, France. Vol.3, pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148361v1</w:t>
+                <w:t xml:space="preserve">hal-00149522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Noise Reduction in All Optical Clock Recovery at 43 Gb/s for 3R Regeneration Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2R and 3R optical regeneration: from device to system characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Optical Communication (ECOC 2006) [ http://www.ecoc2006.org/welcome/index.php ]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Cannes, France. Vol.3, pp.303-304</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Optical Communication (ECOC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Cannes, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149522v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of SOA-Based Wavelength Conversion at 80 Gb/s Using Bandpass Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling M. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5747,274 +5747,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00080238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of reshaping retiming gates for 3R regeneration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Modeling of a novel optical 3R regenerator using a cascade of SOA based NOLM and double-stage wavelength converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Optical Networks &amp; Technologies Conference (OpNeTec 2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/0-387-23178-1_70⟩</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics / European Quantum Electronics Conference (CLEO-Europe/EQEC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Munich, Germany. pp.EA2-5-THU, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EQEC.2005.1567184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149451v1</w:t>
+                <w:t xml:space="preserve">hal-00077645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a novel optical 3R regenerator using a cascade of SOA based NOLM and double-stage wavelength converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Experimental study of reshaping retiming gates for 3R regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics / European Quantum Electronics Conference (CLEO-Europe/EQEC 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Munich, Germany. pp.EA2-5-THU, </w:t>
+              <w:t xml:space="preserve">1st Optical Networks &amp; Technologies Conference (OpNeTec 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Pisa, Italy. pp.545-551, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EQEC.2005.1567184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/0-387-23178-1_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077645v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">43 Gbit/s Bit Error Rate Assessment of a Simple All Optical Clock Recovery Scheme</w:t>
               </w:r>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,103 +6121,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture originale à base d'amplificateurs à semi-conducteurs d'un régénérateur optique 3R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants de l'Ecole Doctorale « Science de la Matière » de l'Université de Rennes I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Rennes, France</w:t>
@@ -6246,77 +6246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance d'un régénérateur optique à base de SOA, insensible à la polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,77 +6380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de la régénération tout optique des signaux de télécommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6492,77 +6492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale de l'évolution du taux d'erreurs binaires au passage dans un régénérateur optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,77 +6617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a Polarization Insensitive 3R Optical Regenerator Based on a new SOA-NOLM Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6742,77 +6742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance en boucle à recirculation à 10 Gbit/s d'un régénérateur 3R tout-optique à base d'amplificateurs optiques à semi-conducteurs et insensible à la polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6861,342 +6861,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Short Pulse Characterization by Interferometric Contrast Measurement Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques de régénération tout optique 2R et 3R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Optical Communication / 14th international conference on Integrated Optics and Optical fibre Communication (ECOC-IOOC 2003) [ http://www.ecoc.it/ ]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. Vol.3, pp.812-813</w:t>
+              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149364v1</w:t>
+                <w:t xml:space="preserve">hal-00148587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une porte optique régénératrice pour transmissions NRZ à 10 Gb/s constituée d'un interféromètre non linéaire de type NOLM avec amplificateur à semi-conducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003) [ http://jnog.esisar.inpg.fr/index2003.html ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.91-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de régénération tout optique 2R et 3R</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Short Pulse Characterization by Interferometric Contrast Measurement Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">29th European Conference on Optical Communication / 14th international conference on Integrated Optics and Optical fibre Communication (ECOC-IOOC 2003) [ http://www.ecoc.it/ ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. Vol.3, pp.812-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148587v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la Cadence de Répétition sur les Performances d'un Absorbant Saturable en Microcavité pour la Régénération 2R</w:t>
               </w:r>
@@ -7624,51 +7624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Millaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7703,77 +7703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOA - NOLM in Reflective Configuration for Optical Regeneration in High Bit Rate Transmission Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8170,51 +8170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Steshchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniffe Mouhamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du-Burck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche Ramdane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Omar Sahni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2022.3145867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruning" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche-Ramdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinhinane Aoudjit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Souidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyet Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2010.2040246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguy&#234;t Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O&#8217;hare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Reid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010933" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928842" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.006003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.902299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ginovart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Du-Burck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358538v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mah&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Maguire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274921v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delubac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274924v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149522v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M. Clarke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2006.4627878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23178-1_70" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2005.1567184" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148607v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#232;ve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cramer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02284363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Steshchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniffe Mouhamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du-Burck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche Ramdane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Omar Sahni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2022.3145867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruning" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche-Ramdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinhinane Aoudjit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Souidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyet Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2010.2040246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguy&#234;t Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O&#8217;hare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Reid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010933" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928842" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.006003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.902299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ginovart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Du-Burck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Maguire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delubac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M. Clarke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2006.4627878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2005.1567184" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23178-1_70" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148607v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#232;ve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cramer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02284363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>