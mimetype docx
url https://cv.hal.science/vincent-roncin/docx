--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -2614,527 +2614,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Distance Transmission Using Optical Regeneration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité d'une récupération d'horloge tout-optique en utilisant un filtrage passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.OWS1 (CD version only)</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276708v1</w:t>
+                <w:t xml:space="preserve">hal-00490855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité d'une récupération d'horloge tout-optique en utilisant un filtrage passif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+                <w:t xml:space="preserve">Long Distance Transmission Using Optical Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Chevallier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.102-104</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.OWS1 (CD version only)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490855v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance and Polarisation Insensitive BER Assessment of a 42.66 Gbit/s All-Optical Clock Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+                <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.29</w:t>
+              <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490850v1</w:t>
+                <w:t xml:space="preserve">hal-00496864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">High Performance and Polarisation Insensitive BER Assessment of a 42.66 Gbit/s All-Optical Clock Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
+              <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496864v1</w:t>
+                <w:t xml:space="preserve">hal-00490850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization, Noise and Coherency in lasers</w:t>
               </w:r>
@@ -3986,463 +3986,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Techniques for Clock Recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lavigne</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optical and Electronic Techniques for Signal Processing in Optical Fiber Communications (OMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275096v1</w:t>
+                <w:t xml:space="preserve">hal-00274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
+              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274556v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Optical Techniques for Clock Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Workshop on Optical and Electronic Techniques for Signal Processing in Optical Fiber Communications (OMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265334v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274515v1</w:t>
+                <w:t xml:space="preserve">hal-00274556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la sensibilité à la polarisation de SOA utilisés en conversion de longueur d'onde</w:t>
               </w:r>
@@ -4543,864 +4543,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00274921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demonstration of Chromatic Dispersion and Optical Noise insensitivity of a Quantum-Dash based Fabry-Perot Laser in All-optical Clock Recovery at 40 Gbit/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274920v1</w:t>
+                <w:t xml:space="preserve">hal-00274560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un régénérateur 3R basé sur de la modulation synchrone obtenue dans un absorbant saturable avec une récupération d'horloge toute optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.137-139</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274924v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cadier</w:t>
+                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274916v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Chromatic Dispersion and Optical Noise insensitivity of a Quantum-Dash based Fabry-Perot Laser in All-optical Clock Recovery at 40 Gbit/s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'un régénérateur 3R basé sur de la modulation synchrone obtenue dans un absorbant saturable avec une récupération d'horloge toute optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Shen</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.165-166</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.137-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274560v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Cascadability Assessment of an All Optical 3R Regenerator based on Synchronous Modulation in a Saturable Absorber and Optical Clock Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275105v1</w:t>
+                <w:t xml:space="preserve">hal-00274873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascadability Assessment of an All Optical 3R Regenerator based on Synchronous Modulation in a Saturable Absorber and Optical Clock Recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Utilisation du mélange à quatre ondes dans une fibre optique pour la création d'une source impulsionnelle accordable synchronisée sur un train d'impulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.167-168</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.181-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274873v1</w:t>
+                <w:t xml:space="preserve">hal-00274918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du mélange à quatre ondes dans une fibre optique pour la création d'une source impulsionnelle accordable synchronisée sur un train d'impulsions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.181-183</w:t>
+              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274918v1</w:t>
+                <w:t xml:space="preserve">hal-00275105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Noise Reduction in All Optical Clock Recovery at 43 Gb/s for 3R Regeneration Applications</w:t>
               </w:r>
@@ -6861,247 +6861,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de régénération tout optique 2R et 3R</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'une porte optique régénératrice pour transmissions NRZ à 10 Gb/s constituée d'un interféromètre non linéaire de type NOLM avec amplificateur à semi-conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003) [ http://jnog.esisar.inpg.fr/index2003.html ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.91-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148587v1</w:t>
+                <w:t xml:space="preserve">hal-00148580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une porte optique régénératrice pour transmissions NRZ à 10 Gb/s constituée d'un interféromètre non linéaire de type NOLM avec amplificateur à semi-conducteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques de régénération tout optique 2R et 3R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003) [ http://jnog.esisar.inpg.fr/index2003.html ]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.91-93</w:t>
+              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148580v1</w:t>
+                <w:t xml:space="preserve">hal-00148587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Short Pulse Characterization by Interferometric Contrast Measurement Method</w:t>
               </w:r>
@@ -7301,260 +7301,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression d'Impulsions par Mélange à Quatre Ondes dans les Amplificateurs à Semiconducteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régénération Tout Optique du Signal pour les Systèmes de Transmission à Haut Débit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ginovart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Chares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée (JNOG 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Dijon, France. pp.58-60</w:t>
+              <w:t xml:space="preserve">Colloque " Effets Non Linéaires et Télécommunications Optiques "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151056v1</w:t>
+                <w:t xml:space="preserve">hal-00150176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération Tout Optique du Signal pour les Systèmes de Transmission à Haut Débit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression d'Impulsions par Mélange à Quatre Ondes dans les Amplificateurs à Semiconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Effets Non Linéaires et Télécommunications Optiques "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Orsay, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée (JNOG 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Dijon, France. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150176v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8170,51 +8170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Steshchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniffe Mouhamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du-Burck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche Ramdane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Omar Sahni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2022.3145867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruning" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche-Ramdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinhinane Aoudjit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Souidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyet Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2010.2040246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguy&#234;t Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O&#8217;hare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Reid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010933" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928842" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.006003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.902299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ginovart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Du-Burck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Maguire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275096v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delubac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274873v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M. Clarke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2006.4627878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2005.1567184" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23178-1_70" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148607v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#232;ve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150176v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cramer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02284363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Steshchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniffe Mouhamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du-Burck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche Ramdane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Omar Sahni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2022.3145867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruning" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche-Ramdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinhinane Aoudjit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Souidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyet Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2010.2040246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguy&#234;t Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O&#8217;hare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Reid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010933" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928842" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.006003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.902299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ginovart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Du-Burck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Maguire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delubac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M. Clarke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2006.4627878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2005.1567184" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23178-1_70" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148607v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#232;ve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cramer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02284363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>