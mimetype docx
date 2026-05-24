--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -901,395 +901,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterning Effects in All-Optical Clock Recovery: Novel Analysis Using a Clock Remodulation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lopez</w:t>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Haboucha</w:t>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifeng Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chanteau</w:t>
+                <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, PP (99), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTQE.2010.2040246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521265v1</w:t>
+                <w:t xml:space="preserve">hal-00509914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning Effects in All-Optical Clock Recovery: Novel Analysis Using a Clock Remodulation Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascaded multiplexed optical link on a telecommunication network for frequency dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+                <w:t xml:space="preserve">Adil Haboucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur O'Hare</w:t>
+                <w:t xml:space="preserve">Haifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (16), pp.16849</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509914v1</w:t>
+                <w:t xml:space="preserve">hal-00521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning Effects in All-Optical Clock Recovery: Novel Analysis Using a Clock Remodulation Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyêt Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O’hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (5), pp.1495-1502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSTQE.2010.2040246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284199v1</w:t>
@@ -1326,77 +1326,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Maguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vol. 16 (Issue 15), pp.10933-10942. </w:t>
@@ -1434,90 +1434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-Error-Rate Performance Enhancement of All-Optical Clock Recovery at 42.66 Gb/s Using Passive Prefiltering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1581,445 +1581,445 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System characterization of a passive 40 Gb/s All Optical Clock Recovery ahead of the receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Vol.15 (Issue 10), pp.6003-6009. </w:t>
+              <w:t xml:space="preserve">, 2007, 15 (10), pp.6003-6009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.15.006003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274547v1</w:t>
+                <w:t xml:space="preserve">hal-02284217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Data-Rate System Performance of a 40 GHz all-optical clock recovery based on a Quantum-Dot Fabry-Perot laser</w:t>
+                <w:t xml:space="preserve">System characterization of a passive 40 Gb/s All Optical Clock Recovery ahead of the receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur O'Hare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2007.902299⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol.15 (Issue 10), pp.6003-6009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.006003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274531v1</w:t>
+                <w:t xml:space="preserve">hal-00274547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System characterization of a passive 40 Gb/s All Optical Clock Recovery ahead of the receiver</w:t>
+                <w:t xml:space="preserve">Multi-Data-Rate System Performance of a 40 GHz all-optical clock recovery based on a Quantum-Dot Fabry-Perot laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur O'Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jacquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.15.006003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol.19 (Issue 19), pp.1409-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2007.902299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284217v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All Optical Regeneration Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ginovart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2236,51 +2236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l'impact du filtrage optique sur les propriétés régénératives d'un convertisseur de longueur d'onde interférométrique en configuration différentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lille, France. pp.348-350</w:t>
@@ -2355,3052 +2355,3052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">WDM Compatible 2R and 3R Regeneration based on Saturable Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.203-205</w:t>
+              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00496867v1</w:t>
+                <w:t xml:space="preserve">hal-00489851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersion Insensitive, High-Speed Optical Clock Recovery Based on a Mode-Locked Laser Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+                <w:t xml:space="preserve">P.J. Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Liam P. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur O'Hare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.781629⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OFC.2008.4528770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989911v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la qualité d'une récupération d'horloge tout-optique en utilisant un filtrage passif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+                <w:t xml:space="preserve">Etude comparative du bruit dans des lasers à boites et à bâtonnets quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Chevallier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.102-104</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.203-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490855v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Distance Transmission Using Optical Regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Joindot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276708v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Amélioration de la qualité d'une récupération d'horloge tout-optique en utilisant un filtrage passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dehaese</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.102-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00496864v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance and Polarisation Insensitive BER Assessment of a 42.66 Gbit/s All-Optical Clock Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Optical Communication (ECOC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bruxelles, Belgium. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization, Noise and Coherency in lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
+                <w:t xml:space="preserve">Long Distance Transmission Using Optical Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joindot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-03</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, San Diego (CA), United States. pp.OWS1 (CD version only)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502356v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in partition noise for 1.55 μm quantum-dash and bulk structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Comparative study of intensity noise in quantum dash and quantum dot lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lelarge</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dehaese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semiconductor Quantum dot Devices and Applications (SQDA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Rennes, France. not specified</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958630v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00496864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de dispositifs de récupération d'horloge tout-optique par la mesure de taux d'erreur binaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+                <w:t xml:space="preserve">Synchronization, Noise and Coherency in lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Shen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.263-265</w:t>
+              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490858v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difference in partition noise for 1.55 μm quantum-dash and bulk structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Poëtte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">François Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69970S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.781490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283920v1</w:t>
+                <w:t xml:space="preserve">hal-01958630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation interférométrique du coefficient électro-optique de guides polymers intégrés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+                <w:t xml:space="preserve">Caractérisation de dispositifs de récupération d'horloge tout-optique par la mesure de taux d'erreur binaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.346-348</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.263-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358538v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WDM Compatible 2R and 3R Regeneration based on Saturable Absorber</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of relaxation oscillations resonance in mode-locked Fabry-Perot semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Photonics and Applications 2008 (IWPA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nha Trang, Vietnam. pp.B-38</w:t>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69971X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489851v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion Insensitive, High-Speed Optical Clock Recovery Based on a Mode-Locked Laser Diode</w:t>
+                <w:t xml:space="preserve">Caractérisation interférométrique du coefficient électro-optique de guides polymers intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Maguire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douglas A. Reid</w:t>
+                <w:t xml:space="preserve">Hind Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam P. Barry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication conference and National Fiber Optic Engineers Conference 2008 (OFC/NFOEC 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.346-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276713v1</w:t>
+                <w:t xml:space="preserve">hal-00358538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hayau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274515v1</w:t>
+                <w:t xml:space="preserve">hal-00275105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Cascadability Assessment of an All Optical 3R Regenerator based on Synchronous Modulation in a Saturable Absorber and Optical Clock Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265334v1</w:t>
+                <w:t xml:space="preserve">hal-00274873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Techniques for Clock Recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation du mélange à quatre ondes dans une fibre optique pour la création d'une source impulsionnelle accordable synchronisée sur un train d'impulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optical and Electronic Techniques for Signal Processing in Optical Fiber Communications (OMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Anaheim (CA), United States</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.181-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275096v1</w:t>
+                <w:t xml:space="preserve">hal-00274918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Partition Noise In Quantum Dash (Dot) Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop 2007 (ESLW 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274556v1</w:t>
+                <w:t xml:space="preserve">hal-00274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la sensibilité à la polarisation de SOA utilisés en conversion de longueur d'onde</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Bruit de partition dans des lasers à ilôts quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.105-107</w:t>
+              <w:t xml:space="preserve">séminaire à l'Université Laval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274921v1</w:t>
+                <w:t xml:space="preserve">hal-00265334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of Chromatic Dispersion and Optical Noise insensitivity of a Quantum-Dash based Fabry-Perot Laser in All-optical Clock Recovery at 40 Gbit/s</w:t>
+                <w:t xml:space="preserve">Passive All-optical Clock Recovery demonstration at 42.66 Gbit/s with Bragg-gratings based Fabry-Perot Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.165-166</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.189-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274560v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cadier</w:t>
+                <w:t xml:space="preserve">Optical Techniques for Clock Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
+              <w:t xml:space="preserve">Workshop on Optical and Electronic Techniques for Signal Processing in Optical Fiber Communications (OMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Anaheim (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274916v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Analyse de la sensibilité à la polarisation de SOA utilisés en conversion de longueur d'onde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyet Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.105-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274920v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un régénérateur 3R basé sur de la modulation synchrone obtenue dans un absorbant saturable avec une récupération d'horloge toute optique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Demonstration of Chromatic Dispersion and Optical Noise insensitivity of a Quantum-Dash based Fabry-Perot Laser in All-optical Clock Recovery at 40 Gbit/s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.137-139</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274924v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascadability Assessment of an All Optical 3R Regenerator based on Synchronous Modulation in a Saturable Absorber and Optical Clock Recovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Récuperation d'horloge tout-optique à 42.66 Gb/s avec un filtre de fabry-perot a reseaux de bragg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Rouzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lablonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Optical Communication (ECOC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.167-168</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.312-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274873v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du mélange à quatre ondes dans une fibre optique pour la création d'une source impulsionnelle accordable synchronisée sur un train d'impulsions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+                <w:t xml:space="preserve">Injection optique : excitabilité et synchronisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.181-183</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.309-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274918v1</w:t>
+                <w:t xml:space="preserve">hal-00274920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of noise between self-pulsating quantum dot and bulk lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Poette</w:t>
+                <w:t xml:space="preserve">Etude d'un régénérateur 3R basé sur de la modulation synchrone obtenue dans un absorbant saturable avec une récupération d'horloge toute optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Long Wavelength Quantum Dots: Growth and Applications (LWQD 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées Nationales d'Optique Guidée (JNOG 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.137-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275105v1</w:t>
+                <w:t xml:space="preserve">hal-00274924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Noise Reduction in All Optical Clock Recovery at 43 Gb/s for 3R Regeneration Applications</w:t>
               </w:r>
@@ -5412,51 +5412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5507,90 +5507,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2R and 3R optical regeneration: from device to system characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Optical Communication (ECOC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Cannes, France. pp.1-4</w:t>
@@ -5619,77 +5619,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of SOA-Based Wavelength Conversion at 80 Gb/s Using Bandpass Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling M. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5753,51 +5753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a novel optical 3R regenerator using a cascade of SOA based NOLM and double-stage wavelength converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ginovart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,64 +5883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of reshaping retiming gates for 3R regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6121,77 +6121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture originale à base d'amplificateurs à semi-conducteurs d'un régénérateur optique 3R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,77 +6246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance d'un régénérateur optique à base de SOA, insensible à la polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,77 +6380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes de la régénération tout optique des signaux de télécommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6492,77 +6492,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale de l'évolution du taux d'erreurs binaires au passage dans un régénérateur optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6617,77 +6617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a Polarization Insensitive 3R Optical Regenerator Based on a new SOA-NOLM Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6742,77 +6742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance en boucle à recirculation à 10 Gbit/s d'un régénérateur 3R tout-optique à base d'amplificateurs optiques à semi-conducteurs et insensible à la polarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6861,342 +6861,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00151944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une porte optique régénératrice pour transmissions NRZ à 10 Gb/s constituée d'un interféromètre non linéaire de type NOLM avec amplificateur à semi-conducteur</w:t>
+                <w:t xml:space="preserve">Optical Short Pulse Characterization by Interferometric Contrast Measurement Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003) [ http://jnog.esisar.inpg.fr/index2003.html ]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.91-93</w:t>
+              <w:t xml:space="preserve">29th European Conference on Optical Communication / 14th international conference on Integrated Optics and Optical fibre Communication (ECOC-IOOC 2003) [ http://www.ecoc.it/ ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. Vol.3, pp.812-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148580v1</w:t>
+                <w:t xml:space="preserve">hal-00149364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de régénération tout optique 2R et 3R</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'une porte optique régénératrice pour transmissions NRZ à 10 Gb/s constituée d'un interféromètre non linéaire de type NOLM avec amplificateur à semi-conducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées Nationales d'Optique Guidée (JNOG 2003) [ http://jnog.esisar.inpg.fr/index2003.html ]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Valence, France. pp.91-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148587v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Short Pulse Characterization by Interferometric Contrast Measurement Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques de régénération tout optique 2R et 3R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ginovart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Optical Communication / 14th international conference on Integrated Optics and Optical fibre Communication (ECOC-IOOC 2003) [ http://www.ecoc.it/ ]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Rimini, Italy. Vol.3, pp.812-813</w:t>
+              <w:t xml:space="preserve">Colloque de l'Action Spécifique n°36 CNRS-STIC " Communications Numériques Optiques et Systèmes "Tout Optique" " (COSTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149364v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la Cadence de Répétition sur les Performances d'un Absorbant Saturable en Microcavité pour la Régénération 2R</w:t>
               </w:r>
@@ -7624,51 +7624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Millaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7703,77 +7703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOA - NOLM in Reflective Configuration for Optical Regeneration in High Bit Rate Transmission Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8170,51 +8170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Steshchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniffe Mouhamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du-Burck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche Ramdane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Omar Sahni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2022.3145867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruning" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche-Ramdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinhinane Aoudjit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Souidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyet Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2010.2040246" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguy&#234;t Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O&#8217;hare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Reid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010933" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928842" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.006003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.902299" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ginovart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Du-Burck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276708v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502356v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358538v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mah&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276713v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Maguire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275096v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274921v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delubac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274924v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274873v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M. Clarke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2006.4627878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2005.1567184" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23178-1_70" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148607v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#232;ve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cramer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02284363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Steshchenko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manamanni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniffe Mouhamad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roncin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du-Burck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531674v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche Ramdane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Omar Sahni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2022.3145867" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284219v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gruning" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chaouche-Ramdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinhinane Aoudjit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.000008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Souidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethallah Taleb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbo Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Du Burck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Triki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Darqui&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Lat Tabara Sow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.062510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509914v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lobo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyet Ngo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O'Hare" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2010.2040246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521265v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Jiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguy&#234;t Ngo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur O&#8217;hare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Maguire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Reid" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.010933" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.928842" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284217v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.006003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.902299" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ginovart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03001223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Du-Burck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Maguire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OFC.2008.4528770" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hayau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehaese" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989911v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781629" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490855v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490850v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276708v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joindot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502356v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thai Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lelarge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781490" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Hayau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mah&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hardy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bosc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Girault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274515v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274921v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delubac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274916v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Rouzic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cadier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274924v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling M. Clarke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO.2006.4627878" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077645v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ginovart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2005.1567184" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23178-1_70" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Guyader" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clouet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148607v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148604v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151921v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain F&#232;ve" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148598v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feve" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148587v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Loualiche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marceaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Goujon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Chares" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Millaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cramer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00230524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02284363v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>