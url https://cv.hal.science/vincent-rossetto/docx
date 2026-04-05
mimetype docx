--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -572,434 +572,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one-dimensional asymmetric persistent random walk</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental test of the crossover between the inertial and the dissipative range in a turbulent swirling flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kuzzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewe-Wei Saw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab507⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.024602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.024602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376084v1</w:t>
+                <w:t xml:space="preserve">hal-01531233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental test of the crossover between the inertial and the dissipative range in a turbulent swirling flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The one-dimensional asymmetric persistent random walk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3 (2), pp.024602. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (4), pp.043204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.024602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531233v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time domain velocity distributions in isotropic radiative transfer in two dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal velocity-velocity correlation function in fully developed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Wschebor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5f66⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp. 023107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491574v1</w:t>
+                <w:t xml:space="preserve">hal-01470950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal velocity-velocity correlation function in fully developed turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time domain velocity distributions in isotropic radiative transfer in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp. 023107. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.165001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5f66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470950v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging multiple local changes in heterogeneous media with diffuse waves</w:t>
               </w:r>
@@ -1096,274 +1096,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the scattering mean free path of Rayleigh waves on a volcano from spatial phase decoherence</w:t>
+                <w:t xml:space="preserve">Decorrelation and phase-shift of coda waves induced by local changes: multiple scattering approach and numerical validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Obermann</w:t>
+                <w:t xml:space="preserve">Thomas Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Sens-Schönfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt514⟩</w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17455030.2014.880821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075270v1</w:t>
+                <w:t xml:space="preserve">hal-01075279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorrelation and phase-shift of coda waves induced by local changes: multiple scattering approach and numerical validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Planès</w:t>
+                <w:t xml:space="preserve">Measuring the scattering mean free path of Rayleigh waves on a volcano from spatial phase decoherence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Sens-Schönfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (1), pp.99. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17455030.2014.880821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075279v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local time in diffusive media and applications to imaging</w:t>
               </w:r>
@@ -1908,51 +1908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,239 +2097,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing slow dynamics of consolidated granular multicomposite materials by diffuse acoustic wave spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locating a small change in a multiple scattering environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (20), pp.204101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3431269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459719v1</w:t>
+                <w:t xml:space="preserve">hal-00503898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating a small change in a multiple scattering environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing slow dynamics of consolidated granular multicomposite materials by diffuse acoustic wave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (3), pp.1239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3431269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00503898v1</w:t>
+                <w:t xml:space="preserve">hal-00459719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for multiple scattering of polarized waves including anisotropies and Berry phase</w:t>
               </w:r>
@@ -2673,118 +2673,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Writhing geometry of stiff polymers and scattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (2), pp.323-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372282v1</w:t>
+                <w:t xml:space="preserve">hal-00372277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Elasticity Model of a Supercoiled DNA Molecule</w:t>
               </w:r>
@@ -2855,118 +2855,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing geometry of stiff polymers and scattered light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (2), pp.323-326. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00309-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372277v1</w:t>
+                <w:t xml:space="preserve">hal-00372282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writhing photons and Berry phases in polarized multiple scattering</w:t>
               </w:r>
@@ -3900,51 +3900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380330v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac747c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Gorbunova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Canet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pagani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.124606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531233v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewe-Wei Saw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5f66" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Wschebor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plan&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sens-Sch&#246;nfelder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2014.880821" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294553" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.056605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10306-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jaillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002205v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto-Giaccherino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380330v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac747c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Gorbunova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Canet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pagani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.124606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531233v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewe-Wei Saw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024602" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab507" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Wschebor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5f66" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plan&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sens-Sch&#246;nfelder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2014.880821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294553" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431269" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.056605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10306-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jaillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002205v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto-Giaccherino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>