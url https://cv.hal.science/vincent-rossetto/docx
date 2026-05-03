--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -572,434 +572,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental test of the crossover between the inertial and the dissipative range in a turbulent swirling flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The one-dimensional asymmetric persistent random walk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.024602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (4), pp.043204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531233v2</w:t>
+                <w:t xml:space="preserve">hal-02376084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The one-dimensional asymmetric persistent random walk</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental test of the crossover between the inertial and the dissipative range in a turbulent swirling flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kuzzay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewe-Wei Saw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (4), pp.043204. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.024602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aab507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.024602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376084v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal velocity-velocity correlation function in fully developed turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time domain velocity distributions in isotropic radiative transfer in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.165001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5f66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470950v1</w:t>
+                <w:t xml:space="preserve">hal-01491574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time domain velocity distributions in isotropic radiative transfer in two dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal velocity-velocity correlation function in fully developed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Wschebor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50, pp.165001. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp. 023107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aa5f66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491574v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging multiple local changes in heterogeneous media with diffuse waves</w:t>
               </w:r>
@@ -1096,274 +1096,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decorrelation and phase-shift of coda waves induced by local changes: multiple scattering approach and numerical validation</w:t>
+                <w:t xml:space="preserve">Measuring the scattering mean free path of Rayleigh waves on a volcano from spatial phase decoherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Planès</w:t>
+                <w:t xml:space="preserve">Anne Obermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Sens-Schönfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17455030.2014.880821⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 197 (1), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggt514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075279v1</w:t>
+                <w:t xml:space="preserve">hal-01075270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the scattering mean free path of Rayleigh waves on a volcano from spatial phase decoherence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decorrelation and phase-shift of coda waves induced by local changes: multiple scattering approach and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Obermann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+                <w:t xml:space="preserve">Christoph Sens-Schönfelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 197 (1), pp.435. </w:t>
+              <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggt514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17455030.2014.880821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075270v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local time in diffusive media and applications to imaging</w:t>
               </w:r>
@@ -1908,51 +1908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Planès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2097,239 +2097,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating a small change in a multiple scattering environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing slow dynamics of consolidated granular multicomposite materials by diffuse acoustic wave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 127 (3), pp.1239</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503898v1</w:t>
+                <w:t xml:space="preserve">hal-00459719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing slow dynamics of consolidated granular multicomposite materials by diffuse acoustic wave spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locating a small change in a multiple scattering environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Margerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (20), pp.204101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3431269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459719v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general framework for multiple scattering of polarized waves including anisotropies and Berry phase</w:t>
               </w:r>
@@ -2673,300 +2673,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writhing geometry of stiff polymers and scattered light</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Elasticity Model of a Supercoiled DNA Molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (2), pp.323-326. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.089801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00309-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.089801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372277v1</w:t>
+                <w:t xml:space="preserve">hal-00372278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Elasticity Model of a Supercoiled DNA Molecule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Maggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossetto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. C. Maggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88, pp.089801. </w:t>
+              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.089801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372278v1</w:t>
+                <w:t xml:space="preserve">hal-00372282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Simulation Algorithms for Coulomb Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Writhing geometry of stiff polymers and scattered light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Maggs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88, pp.196402. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (2), pp.323-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.196402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2002-00309-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372282v1</w:t>
+                <w:t xml:space="preserve">hal-00372277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writhing photons and Berry phases in polarized multiple scattering</w:t>
               </w:r>
@@ -3900,51 +3900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380330v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac747c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Gorbunova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Canet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pagani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.124606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531233v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewe-Wei Saw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024602" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376084v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab507" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Wschebor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023107" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5f66" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plan&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sens-Sch&#246;nfelder" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2014.880821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt514" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294553" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431269" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.056605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10306-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jaillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002205v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto-Giaccherino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380330v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac747c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Gorbunova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Canet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Eyink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046677" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pagani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.124606" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aab507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531233v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Debue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuzzay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewe-Wei Saw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daviaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Dubrulle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa5f66" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Wschebor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Margerin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4906824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Obermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plan&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sens-Sch&#246;nfelder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2014.880821" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.022103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Boulanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/46/3/035203" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aop.2011.11.014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00682000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3654534" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3655020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376188v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tremblay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3294553" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503898v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3431269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.056605" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10306-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jaillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.29.002040" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372279v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Maggs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569905" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.089801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.196402" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00309-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.253901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754139v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4789195" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002205v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto-Giaccherino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>