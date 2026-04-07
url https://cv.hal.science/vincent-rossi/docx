--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1412,291 +1412,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the spatio‐temporal variability of spawning in a territorial coastal fish by combining observations, modelling and literature review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Legrand</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fog.12609⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782801v1</w:t>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+                <w:t xml:space="preserve">Insights into the spatio‐temporal variability of spawning in a territorial coastal fish by combining observations, modelling and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bally</w:t>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.70-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fog.12609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporadic wind-driven upwelling/downwelling and associated cooling/warming along Northwestern Mediterranean coastlines</w:t>
               </w:r>
@@ -1812,51 +1812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2491,51 +2491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit and implicit network connectivity: Analytical formulation and application to transport processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernandez-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,286 +2589,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fukushima tracer perspective on four years of North Pacific mode water evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madiop Lo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">Alison M Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien de Jode</w:t>
+                <w:t xml:space="preserve">Sachiko Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken O Buesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina I Rypina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.103379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131637v1</w:t>
+                <w:t xml:space="preserve">hal-02992261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fukushima tracer perspective on four years of North Pacific mode water evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ken O Buesseler</w:t>
+                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina I Rypina</w:t>
+                <w:t xml:space="preserve">Madiop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992261v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on surface stirring and transport in the Mediterranean Sea</w:t>
               </w:r>
@@ -3256,51 +3256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary analytical framework to delineate spawning areas and quantify larval dispersal in coastal fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3865,291 +3865,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Transport History of Fukushima Radioactivity in the Northeast Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the structure and cross-shore transport properties of a coastal upwelling filament using three-dimensional finite-size Lyapunov exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Bettencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Smith</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martinho Marta-Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.7433 - 7448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC012700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731120v1</w:t>
+                <w:t xml:space="preserve">hal-01731121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the structure and cross-shore transport properties of a coastal upwelling filament using three-dimensional finite-size Lyapunov exponents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Bettencourt</w:t>
+                <w:t xml:space="preserve">Recent Transport History of Fukushima Radioactivity in the Northeast Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Buesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinho Marta-Almeida</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jack Cornett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (9), pp.7433 - 7448. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (18), pp.10494 - 10502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC012700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731121v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and robustness of larval connectivity diagnostics obtained from Lagrangian Flow Networks</w:t>
               </w:r>
@@ -4761,542 +4761,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reduction Of Plankton Biomass Induced By Mesoscale Stirring: A Modeling Study In The Benguela Upwelling</w:t>
+                <w:t xml:space="preserve">Implications of refined altimetry on estimates of mesoscale activity and eddy-driven offshore transport in the Eastern Boundary Upwelling Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hernandez-Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Rossi</w:t>
+                <w:t xml:space="preserve">Arthur Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hernandez-Garcia</w:t>
+                <w:t xml:space="preserve">Evan Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garcon</w:t>
+                <w:t xml:space="preserve">Charles Troupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannice Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 83, pp.65-80. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (21), pp.7602 - 7610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998631v1</w:t>
+                <w:t xml:space="preserve">hal-01821632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of refined altimetry on estimates of mesoscale activity and eddy-driven offshore transport in the Eastern Boundary Upwelling Systems</w:t>
+                <w:t xml:space="preserve">Defining Mediterranean and Black Sea Biogeochemical Subprovinces and Synthetic Ocean Indicators Using Mesoscale Oceanographic Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Capet</w:t>
+                <w:t xml:space="preserve">Anne-Elise Nieblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Mason</w:t>
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannice Faugere</w:t>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (21), pp.7602 - 7610. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL061770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821632v1</w:t>
+                <w:t xml:space="preserve">hal-01821636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Mediterranean and Black Sea Biogeochemical Subprovinces and Synthetic Ocean Indicators Using Mesoscale Oceanographic Features</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic provinces and oceanic connectivity from a transport network help designing marine reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111251⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (8), pp.2883 - 2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL059540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821636v1</w:t>
+                <w:t xml:space="preserve">hal-01821643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic provinces and oceanic connectivity from a transport network help designing marine reserves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+                <w:t xml:space="preserve">The Reduction Of Plankton Biomass Induced By Mesoscale Stirring: A Modeling Study In The Benguela Upwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hernandez-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hernandez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (8), pp.2883 - 2891. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL059540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821643v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton composition under contrasting oceanographic conditions: Upwelling and downwelling (Eastern Australia)</w:t>
               </w:r>
@@ -5686,260 +5686,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Of Bottom Topography On An Upwelling Current: Generation Of Long Trapped Filaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect Of The Wind On The Shelf Dynamics: Formation Of A Secondary Upwelling Along The Continental Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Meunier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Carton</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (4), pp.277-303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 31 (3-4), pp.51-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998661v1</w:t>
+                <w:t xml:space="preserve">hal-00998668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Of The Wind On The Shelf Dynamics: Formation Of A Secondary Upwelling Along The Continental Margin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence Of Bottom Topography On An Upwelling Current: Generation Of Long Trapped Filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Garcon</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (3-4), pp.51-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.277-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00998668v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top marine predators track Lagrangian coherent structures.</w:t>
               </w:r>
@@ -6072,51 +6072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of mixing and biological activity of the Benguela and Canary upwelling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6557,51 +6557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation of locations, larval durations and dates of spawning and settlement for coastal fishes in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Di Stéfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6760,51 +6760,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6826,51 +6826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7007,161 +7007,283 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyna Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mesoscale physical processes on planktonic ecosystems in the regional ocean: application to the Eastern Boundary Upwelling Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ocean, Atmosphere. Université Paul Sabatier - Toulouse III, 2010. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00504979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7229,51 +7351,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A068FC5"/>
+    <w:nsid w:val="D4CEC6B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7460,51 +7582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7291-0415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2897-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Rwawi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115743" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Navarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bracco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1045136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02615-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kerametsidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Barnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12609" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Odic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Follows" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25155-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Morales&#8208;m&#225;rquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez&#8208;carrasco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc017104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sen Gupta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Stellema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pontes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Taschetto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88934-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992261v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Macdonald" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Yoshida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Pike" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken O Buesseler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I Rypina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103379" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#225; S&#225;nchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto-Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089941" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bettencourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-277-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel E Hidalgo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser&#8208;giacomi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Franco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104761" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26857-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Furqon Azis Ismail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ribbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2018-142" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-2016-78" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731120v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Cullen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Cornett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02712" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731121v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinho Marta-Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012700" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01282085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908231" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Froyland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horenkamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Sebille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927830" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaeffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jc009284" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998631v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Troupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannice Faugere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061770" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111251" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059540" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moninya Roughan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schaeffer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.11.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296650v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sen Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-189NVDC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998661v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meunier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.08.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998668v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.10.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7ZXNPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811034106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033610" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412518v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reglero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alemany" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asvin Torres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di St&#233;fano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91148" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/3ea321a1-d9d4-49e5-a592-605b80dec240" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7291-0415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2897-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Rwawi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115743" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Navarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bracco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1045136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02615-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kerametsidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Barnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Odic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Follows" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25155-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Morales&#8208;m&#225;rquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez&#8208;carrasco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc017104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sen Gupta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Stellema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pontes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Taschetto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88934-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Macdonald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Yoshida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Pike" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken O Buesseler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I Rypina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#225; S&#225;nchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto-Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089941" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bettencourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-277-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel E Hidalgo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser&#8208;giacomi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Franco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104761" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26857-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Furqon Azis Ismail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ribbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2018-142" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-2016-78" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinho Marta-Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012700" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Cullen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Cornett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02712" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01282085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908231" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Froyland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horenkamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Sebille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927830" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaeffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jc009284" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Troupin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannice Faugere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061770" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059540" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moninya Roughan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schaeffer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.11.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296650v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sen Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-189NVDC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.10.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7ZXNPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meunier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.08.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811034106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033610" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412518v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reglero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alemany" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asvin Torres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di St&#233;fano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91148" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/3ea321a1-d9d4-49e5-a592-605b80dec240" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>