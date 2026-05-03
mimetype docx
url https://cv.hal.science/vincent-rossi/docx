--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -193,606 +193,606 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of environmental conditions on fish early-life stages, an individual-based model approach</w:t>
+                <w:t xml:space="preserve">Intra-stock structure of red mullet ( Mullus barbatus ) in the Northwestern Mediterranean Sea revealed by otolith shape and microchemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-José Lagunes</w:t>
+                <w:t xml:space="preserve">Georgios Kerametsidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Berline</w:t>
+                <w:t xml:space="preserve">Sílvia Pérez-Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Di Stefano</w:t>
+                <w:t xml:space="preserve">Víctor M Tuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Luis Otero-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111023⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83 (3), fsag016 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsag016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911283v1</w:t>
+                <w:t xml:space="preserve">hal-05587148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport patterns and hydrodynamic context of the MERITE-HIPPOCAMPE cruise: Implications for contaminants distribution and origin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of environmental conditions on fish early-life stages, an individual-based model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
+                <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Sudre</w:t>
+                <w:t xml:space="preserve">Leo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marine Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115743⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 501, pp.111023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395128v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of atmospheric deposition on the dynamics of ultraphytoplanktonic populations in the Gulf of Gabès during an intense dust event (MERITE-HIPPOCAMPE campaign)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport patterns and hydrodynamic context of the MERITE-HIPPOCAMPE cruise: Implications for contaminants distribution and origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Poindron</w:t>
+                <w:t xml:space="preserve">Chaimaa Rwawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Khammeri</w:t>
+                <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bellaaj Zouari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Floriane Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 200, pp.116059. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116059⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 198, pp.115743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480876v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent Upwelling Events Trigger Delayed, Major, and Reproducible Pico‐Nanophytoplankton Responses in Coastal Oligotrophic Waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of atmospheric deposition on the dynamics of ultraphytoplanktonic populations in the Gulf of Gabès during an intense dust event (MERITE-HIPPOCAMPE campaign)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rossi</w:t>
+                <w:t xml:space="preserve">Ismail Boudriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caille</w:t>
+                <w:t xml:space="preserve">Charlotte Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bensoussan</w:t>
+                <w:t xml:space="preserve">Yosra Khammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinazo</w:t>
+                <w:t xml:space="preserve">Amel Bellaaj Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (5), </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.116059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL102651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296911v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Tronczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,4340 +876,4344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Structures With High Lagrangian Coherence Rate Promote Diatom Blooms in Oligotrophic Waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermittent Upwelling Events Trigger Delayed, Major, and Reproducible Pico‐Nanophytoplankton Responses in Coastal Oligotrophic Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Navarro</w:t>
+                <w:t xml:space="preserve">R. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Turiel</w:t>
+                <w:t xml:space="preserve">V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Bracco</w:t>
+                <w:t xml:space="preserve">C. Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 50 (15), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL103688⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 50 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL102651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311178v1</w:t>
+                <w:t xml:space="preserve">hal-04296911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and seasonal variability of horizontal temperature fronts in the Mozambique Channel for both epipelagic and mesopelagic realms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Mazoyer</w:t>
+                <w:t xml:space="preserve">Flow Structures With High Lagrangian Coherence Rate Promote Diatom Blooms in Oligotrophic Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Garçon</w:t>
+                <w:t xml:space="preserve">Gabriel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Sudre</w:t>
+                <w:t xml:space="preserve">Antonio Turiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1045136⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL103688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958065v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ocean front dataset for the Mediterranean sea and southwest Indian ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Spatial and seasonal variability of horizontal temperature fronts in the Mozambique Channel for both epipelagic and mesopelagic realms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Sudre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.1045136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1045136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02615-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04480305v1</w:t>
+                <w:t xml:space="preserve">hal-03958065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-scale environmental impacts across persistent and dynamic aggregations within a complex population: implications for fisheries management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kerametsidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Thorson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 00, pp.1-17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2023-0120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">An ocean front dataset for the Mediterranean sea and southwest Indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02615-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the spatio‐temporal variability of spawning in a territorial coastal fish by combining observations, modelling and literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Di Stefano</w:t>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Legrand</w:t>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fog.12609⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782801v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sporadic wind-driven upwelling/downwelling and associated cooling/warming along Northwestern Mediterranean coastlines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
+                <w:t xml:space="preserve">Insights into the spatio‐temporal variability of spawning in a territorial coastal fish by combining observations, modelling and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 250, pp.104843. </w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.70-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fog.12609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857143v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sporadic wind-driven upwelling/downwelling and associated cooling/warming along Northwestern Mediterranean coastlines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
+                <w:t xml:space="preserve">Roxane Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.104843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871531v1</w:t>
+                <w:t xml:space="preserve">hal-03857143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrangian betweenness as a measure of bottlenecks in dynamical systems with oceanographic examples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Clayton</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25155-9⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455604v1</w:t>
+                <w:t xml:space="preserve">hal-03871531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalizing the Impacts of Wind‐ and Wave‐Induced Currents on Surface Ocean Dynamics: A Long‐Term Variability Analysis in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Verónica Morales‐márquez</w:t>
+                <w:t xml:space="preserve">Lagrangian betweenness as a measure of bottlenecks in dynamical systems with oceanographic examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Hernández‐carrasco</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Simarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">Mick Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Orfila</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Clayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (9), pp.e2020JC017104. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020jc017104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25155-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455656v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future changes to the upper ocean Western Boundary Currents across two generations of climate models</w:t>
+                <w:t xml:space="preserve">Regionalizing the Impacts of Wind‐ and Wave‐Induced Currents on Surface Ocean Dynamics: A Long‐Term Variability Analysis in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Sen Gupta</w:t>
+                <w:t xml:space="preserve">Verónica Morales‐márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Stellema</w:t>
+                <w:t xml:space="preserve">Ismael Hernández‐carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Pontes</w:t>
+                <w:t xml:space="preserve">Gonzalo Simarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Taschetto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88934-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (9), pp.e2020JC017104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020jc017104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235034v1</w:t>
+                <w:t xml:space="preserve">hal-03455656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are well-studied marine biodiversity hotspots still blackspots for animal barcoding?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Future changes to the upper ocean Western Boundary Currents across two generations of climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Sen Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mugnai</w:t>
+                <w:t xml:space="preserve">Annette Stellema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emese Meglécz</w:t>
+                <w:t xml:space="preserve">Gabriel Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Costantini</w:t>
+                <w:t xml:space="preserve">Andréa Taschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Abbiati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giorgio Bavestrello</w:t>
+                <w:t xml:space="preserve">Adriana Vergés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01909⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88934-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439752v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit and implicit network connectivity: Analytical formulation and application to transport processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Térence Legrand</w:t>
+                <w:t xml:space="preserve">Are well-studied marine biodiversity hotspots still blackspots for animal barcoding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Hernandez-Carrasco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Abbiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Bavestrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042309⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.e01909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199448v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fukushima tracer perspective on four years of North Pacific mode water evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven M Pike</w:t>
+                <w:t xml:space="preserve">Explicit and implicit network connectivity: Analytical formulation and application to transport processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken O Buesseler</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ismael Hernandez-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103379⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.042309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992261v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (3-4), pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on surface stirring and transport in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">A Fukushima tracer perspective on four years of North Pacific mode water evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison M Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Jordá Sánchez</w:t>
+                <w:t xml:space="preserve">Sachiko Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Soto-Navarro</w:t>
+                <w:t xml:space="preserve">Steven M Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soeren Thomsen</w:t>
+                <w:t xml:space="preserve">Ken O Buesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">Irina I Rypina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL089941. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.103379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL089941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992266v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of upwelling duration and phytoplankton growth regime on dissolved-oxygen levels in an idealized Iberian Peninsula upwelling system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of climate change on surface stirring and transport in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Bettencourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">Gabriel Jordá Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Renault</w:t>
+                <w:t xml:space="preserve">Javier Soto-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Haynes</w:t>
+                <w:t xml:space="preserve">Soeren Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Morel</w:t>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), pp.277 - 294. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL089941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-27-277-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL089941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412651v1</w:t>
+                <w:t xml:space="preserve">hal-02992266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for ocean connectivity and hydroclimate in fish recruitment fluctuations within transboundary metapopulations</w:t>
+                <w:t xml:space="preserve">Effects of upwelling duration and phytoplankton growth regime on dissolved-oxygen levels in an idealized Iberian Peninsula upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel E Hidalgo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">João Bettencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Monroy</w:t>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Ser‐giacomi</w:t>
+                <w:t xml:space="preserve">Peter Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Hernández‐garcía</w:t>
+                <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.e01913. </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.277 - 294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.1913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-27-277-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296648v1</w:t>
+                <w:t xml:space="preserve">hal-02412651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary analytical framework to delineate spawning areas and quantify larval dispersal in coastal fish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accounting for ocean connectivity and hydroclimate in fish recruitment fluctuations within transboundary metapopulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+                <w:t xml:space="preserve">Manuel E Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser‐giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104761⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.e01913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.1913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278873v1</w:t>
+                <w:t xml:space="preserve">hal-02296648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of small scale transport processes on phytoplankton distribution in coastal seas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multidisciplinary analytical framework to delineate spawning areas and quantify larval dispersal in coastal fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.104761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26857-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845167v1</w:t>
+                <w:t xml:space="preserve">hal-02278873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of upwelling off Australia's north-east coast</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of small scale transport processes on phytoplankton distribution in coastal seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Hernandez-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Orfila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/os-2018-142⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26857-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412620v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote sensing of upwelling off Australia's north-east coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Mochamad Furqon Azis Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Aubert</w:t>
+                <w:t xml:space="preserve">Joachim Ribbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berline</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-2018-142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629104v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamical sinking of biogenic particles in oceanic flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Monroy</w:t>
+                <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristóbal López</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anais Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-2016-78⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731125v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the structure and cross-shore transport properties of a coastal upwelling filament using three-dimensional finite-size Lyapunov exponents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling the dynamical sinking of biogenic particles in oceanic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-2016-78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC012700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01731121v1</w:t>
+                <w:t xml:space="preserve">hal-01731125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Transport History of Fukushima Radioactivity in the Northeast Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Buesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Cornett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (18), pp.10494 - 10502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.7b02712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity and robustness of larval connectivity diagnostics obtained from Lagrangian Flow Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of the structure and cross-shore transport properties of a coastal upwelling filament using three-dimensional finite-size Lyapunov exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Bettencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinho Marta-Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal López</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw235⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.7433 - 7448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC012700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731177v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking basin-scale connectivity, oceanography and population dynamics for the conservation and management of marine ecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sensitivity and robustness of larval connectivity diagnostics obtained from Lagrangian Flow Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12431⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282085v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow networks: A characterization of geophysical fluid transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Linking basin-scale connectivity, oceanography and population dynamics for the conservation and management of marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4908231⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.503 - 515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821628v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying an Agulhas ring's long-term pathway and decay with finite-time coherent sets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Flow networks: A characterization of geophysical fluid transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erik van Sebille</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (8), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4908231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821625v1</w:t>
+                <w:t xml:space="preserve">hal-01821628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality Of Sporadic Physical Processes Driving Temperature And Nutrient High-Frequency Variability In The Coastal Ocean Off Southeast Australia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying an Agulhas ring's long-term pathway and decay with finite-time coherent sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wood</w:t>
+                <w:t xml:space="preserve">Gary Froyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Galibert</w:t>
+                <w:t xml:space="preserve">Christian Horenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erik van Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (1), pp.445-460. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013jc009284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4927830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998669v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of refined altimetry on estimates of mesoscale activity and eddy-driven offshore transport in the Eastern Boundary Upwelling Systems</w:t>
+                <w:t xml:space="preserve">Defining Mediterranean and Black Sea Biogeochemical Subprovinces and Synthetic Ocean Indicators Using Mesoscale Oceanographic Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Capet</w:t>
+                <w:t xml:space="preserve">Anne-Elise Nieblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Mason</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannice Faugere</w:t>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41 (21), pp.7602 - 7610. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL061770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821632v1</w:t>
+                <w:t xml:space="preserve">hal-01821636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Mediterranean and Black Sea Biogeochemical Subprovinces and Synthetic Ocean Indicators Using Mesoscale Oceanographic Features</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic provinces and oceanic connectivity from a transport network help designing marine reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111251⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (8), pp.2883 - 2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL059540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821636v1</w:t>
+                <w:t xml:space="preserve">hal-01821643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic provinces and oceanic connectivity from a transport network help designing marine reserves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Implications of refined altimetry on estimates of mesoscale activity and eddy-driven offshore transport in the Eastern Boundary Upwelling Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Troupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannice Faugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 41 (8), pp.2883 - 2891. </w:t>
+              <w:t xml:space="preserve">, 2014, 41 (21), pp.7602 - 7610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL059540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821643v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reduction Of Plankton Biomass Induced By Mesoscale Stirring: A Modeling Study In The Benguela Upwelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hernandez-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5276,928 +5280,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton composition under contrasting oceanographic conditions: Upwelling and downwelling (Eastern Australia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonality Of Sporadic Physical Processes Driving Temperature And Nutrient High-Frequency Variability In The Coastal Ocean Off Southeast Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Armbrecht</w:t>
+                <w:t xml:space="preserve">A. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moninya Roughan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">J. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Schaeffer</w:t>
+                <w:t xml:space="preserve">G. Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">B. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 75, pp.54 - 67. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1), pp.445-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.11.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013jc009284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821656v1</w:t>
+                <w:t xml:space="preserve">hal-00998669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal projections of surface and interior pathways of the Fukushima Cesium-137 radioactive plume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phytoplankton composition under contrasting oceanographic conditions: Upwelling and downwelling (Eastern Australia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Armbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moninya Roughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.05.015⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.54 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296650v1</w:t>
+                <w:t xml:space="preserve">hal-01821656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-shelf variability in the Iberian Peninsula Upwelling System: Impact of a mesoscale filament</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-decadal projections of surface and interior pathways of the Fukushima Cesium-137 radioactive plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik van Sebille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sen Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Stemmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew England</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59, pp.97-114. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.04.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296654v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Of The Wind On The Shelf Dynamics: Formation Of A Secondary Upwelling Along The Continental Margin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-shelf variability in the Iberian Peninsula Upwelling System: Impact of a mesoscale filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Tassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Stemmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.97-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00998668v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence Of Bottom Topography On An Upwelling Current: Generation Of Long Trapped Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (4), pp.277-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top marine predators track Lagrangian coherent structures.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect Of The Wind On The Shelf Dynamics: Formation Of A Secondary Upwelling Along The Continental Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (20), pp.8245-50. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (3-4), pp.51-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0811034106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2009.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399509v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Top marine predators track Lagrangian coherent structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tew Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristobal Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (20), pp.8245-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0811034106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparative study of mixing and biological activity of the Benguela and Canary upwelling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hernández-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (11), pp.L11602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GL033610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6207,154 +6345,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pico-nanophytoplanktondynamics in a coastalMediterranean station: Assessing hourly changes in communit ystructure controlled by wind-driven events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caille Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6364,163 +6502,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational Oceanography and the Management of Pelagic Resources: The Mediterranean Sea as a Case-Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reglero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alvarez-Berastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asvin Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Operational Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GODAE OceanView, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17125/gov2018.ch26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6530,253 +6668,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation of locations, larval durations and dates of spawning and settlement for coastal fishes in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Di Stéfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/91148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOMAD: the oceaN frOnt dataset for the Mediterranean seA and southwest inDian ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12770/3ea321a1-d9d4-49e5-a592-605b80dec240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6786,387 +6924,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chemin</w:t>
+                <w:t xml:space="preserve">Megafauna show pervasive yet distinct affinity to ocean fronts: the urgent need for adaptive conservation in a warming world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Brito-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph A Rohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott L Hazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407728v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megafauna show pervasive yet distinct affinity to ocean fronts: the urgent need for adaptive conservation in a warming world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elliott L Hazen</w:t>
+                <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyna Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390978v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7176,114 +7314,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mesoscale physical processes on planktonic ecosystems in the regional ocean: application to the Eastern Boundary Upwelling Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ocean, Atmosphere. Université Paul Sabatier - Toulouse III, 2010. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00504979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId271"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7351,51 +7489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4CEC6B5"/>
+    <w:nsid w:val="A1907D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7582,51 +7720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7291-0415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2897-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911283v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berline" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111023" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395128v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Rwawi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115743" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Navarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bracco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1045136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480305v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02615-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kerametsidis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Barnes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857143v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Odic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104843" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Follows" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25155-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Morales&#8208;m&#225;rquez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez&#8208;carrasco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc017104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sen Gupta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Stellema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pontes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Taschetto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88934-w" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042309" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Macdonald" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Yoshida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Pike" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken O Buesseler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I Rypina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103379" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992266v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#225; S&#225;nchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto-Navarro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089941" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bettencourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-277-2020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel E Hidalgo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser&#8208;giacomi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1913" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278873v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Franco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104761" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845167v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26857-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Furqon Azis Ismail" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ribbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2018-142" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731125v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal L&#243;pez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-2016-78" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinho Marta-Almeida" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012700" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Cullen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Cornett" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02712" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw235" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01282085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12431" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908231" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821625v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Froyland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horenkamp" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Sebille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927830" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaeffer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wood" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jc009284" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Troupin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannice Faugere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061770" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821636v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111251" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821643v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059540" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821656v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moninya Roughan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schaeffer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.11.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296650v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sen Gupta" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-189NVDC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998668v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.10.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7ZXNPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meunier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.08.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811034106" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033610" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412518v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reglero" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alemany" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asvin Torres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch26" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311257v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di St&#233;fano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91148" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/3ea321a1-d9d4-49e5-a592-605b80dec240" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504979v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7291-0415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2897-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kerametsidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Mayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M Tuset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Otero-Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Certain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395128v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Rwawi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bracco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103688" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1045136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Barnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02615-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12609" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Odic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Follows" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25155-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Morales&#8208;m&#225;rquez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez&#8208;carrasco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc017104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sen Gupta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Stellema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pontes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Taschetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88934-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Macdonald" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Yoshida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Pike" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken O Buesseler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I Rypina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103379" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#225; S&#225;nchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto-Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089941" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bettencourt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-277-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel E Hidalgo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser&#8208;giacomi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1913" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104761" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26857-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Furqon Azis Ismail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ribbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2018-142" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal L&#243;pez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-2016-78" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Cullen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Cornett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02712" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinho Marta-Almeida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012700" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw235" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01282085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12431" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908231" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Froyland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horenkamp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Sebille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927830" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111251" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821643v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059540" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Troupin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannice Faugere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061770" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaeffer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wood" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jc009284" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moninya Roughan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schaeffer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.11.024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296650v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sen Gupta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-189NVDC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998661v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meunier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.08.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998668v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.10.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7ZXNPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811034106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033610" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reglero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alemany" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asvin Torres" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di St&#233;fano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91148" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/3ea321a1-d9d4-49e5-a592-605b80dec240" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>