--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">111190487</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=LPr3qiQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-2897-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -219,6123 +240,6123 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-stock structure of red mullet ( Mullus barbatus ) in the Northwestern Mediterranean Sea revealed by otolith shape and microchemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kerametsidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Pérez-Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor M Tuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Otero-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 83 (3), fsag016 (16p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fsag016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of environmental conditions on fish early-life stages, an individual-based model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Lagunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 501, pp.111023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2025.111023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport patterns and hydrodynamic context of the MERITE-HIPPOCAMPE cruise: Implications for contaminants distribution and origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa Rwawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.115743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.115743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of atmospheric deposition on the dynamics of ultraphytoplanktonic populations in the Gulf of Gabès during an intense dust event (MERITE-HIPPOCAMPE campaign)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Boudriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poindron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Khammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bellaaj Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 200, pp.116059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Tronczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent Upwelling Events Trigger Delayed, Major, and Reproducible Pico‐Nanophytoplankton Responses in Coastal Oligotrophic Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022GL102651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Structures With High Lagrangian Coherence Rate Promote Diatom Blooms in Oligotrophic Waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Turiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023GL103688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal variability of horizontal temperature fronts in the Mozambique Channel for both epipelagic and mesopelagic realms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.1045136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.1045136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-scale environmental impacts across persistent and dynamic aggregations within a complex population: implications for fisheries management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cheryl Barnes</w:t>
+                <w:t xml:space="preserve">An ocean front dataset for the Mediterranean sea and southwest Indian ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2023-0120⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02615-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04480896v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ocean front dataset for the Mediterranean sea and southwest Indian ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Dewitte</w:t>
+                <w:t xml:space="preserve">Cross-scale environmental impacts across persistent and dynamic aggregations within a complex population: implications for fisheries management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kerametsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Thorson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Álvarez-Berastegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02615-z⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 00, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2023-0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04480305v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Insights into the spatio‐temporal variability of spawning in a territorial coastal fish by combining observations, modelling and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Di Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Thomas</w:t>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.70-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fog.12609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the spatio‐temporal variability of spawning in a territorial coastal fish by combining observations, modelling and literature review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Di Stefano</w:t>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térence Legrand</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Nerini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fog.12609⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782801v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sporadic wind-driven upwelling/downwelling and associated cooling/warming along Northwestern Mediterranean coastlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 250, pp.104843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2022.104843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coalescent connectivity through multi-generation dispersal modelling predicts gene flow across marine phyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.5861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-33499-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian betweenness as a measure of bottlenecks in dynamical systems with oceanographic examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mick Follows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-25155-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalizing the Impacts of Wind‐ and Wave‐Induced Currents on Surface Ocean Dynamics: A Long‐Term Variability Analysis in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Morales‐márquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernández‐carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Simarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Orfila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (9), pp.e2020JC017104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020jc017104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future changes to the upper ocean Western Boundary Currents across two generations of climate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Stellema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Taschetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Vergés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-88934-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are well-studied marine biodiversity hotspots still blackspots for animal barcoding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mugnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Abbiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Bavestrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32, pp.e01909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gecco.2021.e01909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit and implicit network connectivity: Analytical formulation and application to transport processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernandez-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103, pp.042309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.042309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fukushima tracer perspective on four years of North Pacific mode water evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien de Jode</w:t>
+                <w:t xml:space="preserve">Alison M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachiko Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M Pike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken O Buesseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina I Rypina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.103379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131637v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fukushima tracer perspective on four years of North Pacific mode water evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irina I Rypina</w:t>
+                <w:t xml:space="preserve">Small-scale connectivity of coralligenous habitats: insights from a modelling approach within a semi-opened Mediterranean bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiop Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Jode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (3-4), pp.161-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992261v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on surface stirring and transport in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Jordá Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Soto-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeren Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (22), pp.e2020GL089941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GL089941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of upwelling duration and phytoplankton growth regime on dissolved-oxygen levels in an idealized Iberian Peninsula upwelling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Bettencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (2), pp.277 - 294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/npg-27-277-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for ocean connectivity and hydroclimate in fish recruitment fluctuations within transboundary metapopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel E Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser‐giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Hernández‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (5), pp.e01913. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eap.1913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary analytical framework to delineate spawning areas and quantify larval dispersal in coastal fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151, pp.104761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.104761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of small scale transport processes on phytoplankton distribution in coastal seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernandez-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Orfila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-26857-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of upwelling off Australia's north-east coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mochamad Furqon Azis Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Ribbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-2018-142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regionalisation of the Mediterranean basin, a MERMEX synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 163, pp.7-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the dynamical sinking of biogenic particles in oceanic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Hernández-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (2), pp.293-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/npg-2016-78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Transport History of Fukushima Radioactivity in the Northeast Pacific Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of the structure and cross-shore transport properties of a coastal upwelling filament using three-dimensional finite-size Lyapunov exponents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Bettencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Buesseler</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martinho Marta-Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02712⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.7433 - 7448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC012700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731120v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the structure and cross-shore transport properties of a coastal upwelling filament using three-dimensional finite-size Lyapunov exponents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recent Transport History of Fukushima Radioactivity in the Northeast Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Buesseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martinho Marta-Almeida</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jay Cullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Cornett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JC012700⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (18), pp.10494 - 10502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.7b02712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731121v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and robustness of larval connectivity diagnostics obtained from Lagrangian Flow Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Hernández-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking basin-scale connectivity, oceanography and population dynamics for the conservation and management of marine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (5), pp.503 - 515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow networks: A characterization of geophysical fluid transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Hernández-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4908231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying an Agulhas ring's long-term pathway and decay with finite-time coherent sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Froyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Horenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Sebille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4927830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Mediterranean and Black Sea Biogeochemical Subprovinces and Synthetic Ocean Indicators Using Mesoscale Oceanographic Features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Reduction Of Plankton Biomass Induced By Mesoscale Stirring: A Modeling Study In The Benguela Upwelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyla Drushka</w:t>
+                <w:t xml:space="preserve">I. Hernandez-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rossi</w:t>
+                <w:t xml:space="preserve">E. Hernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Demarcq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111251⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.65-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821636v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic provinces and oceanic connectivity from a transport network help designing marine reserves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonality Of Sporadic Physical Processes Driving Temperature And Nutrient High-Frequency Variability In The Coastal Ocean Off Southeast Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1), pp.445-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013jc009284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL059540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821643v1</w:t>
+                <w:t xml:space="preserve">hal-00998669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of refined altimetry on estimates of mesoscale activity and eddy-driven offshore transport in the Eastern Boundary Upwelling Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic provinces and oceanic connectivity from a transport network help designing marine reserves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Ser-Giacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristóbal López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Hernández-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 41 (21), pp.7602 - 7610. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 41 (8), pp.2883 - 2891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL059540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GL061770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821632v1</w:t>
+                <w:t xml:space="preserve">hal-01821643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reduction Of Plankton Biomass Induced By Mesoscale Stirring: A Modeling Study In The Benguela Upwelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defining Mediterranean and Black Sea Biogeochemical Subprovinces and Synthetic Ocean Indicators Using Mesoscale Oceanographic Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hernandez-Garcia</w:t>
+                <w:t xml:space="preserve">Anne-Elise Nieblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garcon</w:t>
+                <w:t xml:space="preserve">Kyla Drushka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lopez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Reygondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.09.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998631v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality Of Sporadic Physical Processes Driving Temperature And Nutrient High-Frequency Variability In The Coastal Ocean Off Southeast Australia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of refined altimetry on estimates of mesoscale activity and eddy-driven offshore transport in the Eastern Boundary Upwelling Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wood</w:t>
+                <w:t xml:space="preserve">Arthur Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Galibert</w:t>
+                <w:t xml:space="preserve">Evan Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morris</w:t>
+                <w:t xml:space="preserve">Charles Troupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannice Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013jc009284⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (21), pp.7602 - 7610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GL061770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998669v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton composition under contrasting oceanographic conditions: Upwelling and downwelling (Eastern Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Armbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moninya Roughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.54 - 67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2013.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-decadal projections of surface and interior pathways of the Fukushima Cesium-137 radioactive plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Sebille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.37-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2013.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-shelf variability in the Iberian Peninsula Upwelling System: Impact of a mesoscale filament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Stemmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 59, pp.97-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2013.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence Of Bottom Topography On An Upwelling Current: Generation Of Long Trapped Filaments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Effect Of The Wind On The Shelf Dynamics: Formation Of A Secondary Upwelling Along The Continental Margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Carton</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 35 (4), pp.277-303. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 31 (3-4), pp.51-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00998661v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Of The Wind On The Shelf Dynamics: Formation Of A Secondary Upwelling Along The Continental Margin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Influence Of Bottom Topography On An Upwelling Current: Generation Of Long Trapped Filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Garcon</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Carton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (3-4), pp.51-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2009.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.277-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2010.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998668v1</w:t>
+                <w:t xml:space="preserve">hal-00998661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top marine predators track Lagrangian coherent structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tew Kai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristobal Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (20), pp.8245-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0811034106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of mixing and biological activity of the Benguela and Canary upwelling systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hernández-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (11), pp.L11602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008GL033610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6345,154 +6366,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pico-nanophytoplanktondynamics in a coastalMediterranean station: Assessing hourly changes in communit ystructure controlled by wind-driven events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caille Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASLO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6502,163 +6523,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational Oceanography and the Management of Pelagic Resources: The Mediterranean Sea as a Case-Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reglero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alvarez-Berastegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Alemany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asvin Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Operational Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GODAE OceanView, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17125/gov2018.ch26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6668,253 +6689,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compilation of locations, larval durations and dates of spawning and settlement for coastal fishes in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Di Stéfano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/91148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NOMAD: the oceaN frOnt dataset for the Mediterranean seA and southwest inDian ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Sudre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mazoyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12770/3ea321a1-d9d4-49e5-a592-605b80dec240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6924,387 +6945,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megafauna show pervasive yet distinct affinity to ocean fronts: the urgent need for adaptive conservation in a warming world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Brito-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Sudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph A Rohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott L Hazen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyna Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térence Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Calvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyna Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térence Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7314,114 +7335,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of mesoscale physical processes on planktonic ecosystems in the regional ocean: application to the Eastern Boundary Upwelling Systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ocean, Atmosphere. Université Paul Sabatier - Toulouse III, 2010. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00504979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7489,51 +7510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1907D37"/>
+    <w:nsid w:val="31583875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7720,51 +7741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7291-0415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2897-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kerametsidis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Mayol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M Tuset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Otero-Ferrer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Certain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395128v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Rwawi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Navarro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bracco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103688" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1045136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Barnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02615-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12609" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Odic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104843" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Follows" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25155-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Morales&#8208;m&#225;rquez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez&#8208;carrasco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc017104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sen Gupta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Stellema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pontes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Taschetto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88934-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042309" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Macdonald" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Yoshida" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Pike" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken O Buesseler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I Rypina" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103379" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#225; S&#225;nchez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto-Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089941" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bettencourt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-277-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel E Hidalgo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser&#8208;giacomi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1913" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278873v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104761" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26857-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412620v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Furqon Azis Ismail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ribbe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2018-142" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal L&#243;pez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-2016-78" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Cullen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Cornett" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02712" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinho Marta-Almeida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012700" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw235" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01282085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12431" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908231" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821625v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Froyland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horenkamp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Sebille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927830" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821636v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111251" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821643v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059540" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Troupin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannice Faugere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061770" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998631v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaeffer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wood" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galibert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morris" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jc009284" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moninya Roughan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schaeffer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.11.024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296650v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sen Gupta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-189NVDC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998661v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meunier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.08.004" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998668v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.10.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7ZXNPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811034106" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033610" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412518v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reglero" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alemany" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asvin Torres" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311257v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di St&#233;fano" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91148" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/3ea321a1-d9d4-49e5-a592-605b80dec240" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504979v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-rossi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7291-0415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111190487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=LPr3qiQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2897-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kerametsidis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia P&#233;rez-Mayol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor M Tuset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Otero-Ferrer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Certain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsag016" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911283v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Lagunes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Berline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di Stefano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2025.111023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Rwawi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Sudre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115743" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boudriga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poindron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Khammeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj Zouari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fuchs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL102651" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311178v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Turiel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Bracco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103688" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1045136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02615-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thorson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego &#193;lvarez-Berastegui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Barnes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782801v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nerini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12609" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Odic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2022.104843" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser-Giacomi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33499-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Follows" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clayton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25155-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Morales&#8208;m&#225;rquez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez&#8208;carrasco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Simarro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jc017104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sen Gupta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Stellema" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pontes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Taschetto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Verg&#233;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88934-w" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03439752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mugnai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Abbiati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2021.e01909" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.042309" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison M Macdonald" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachiko Yoshida" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Pike" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken O Buesseler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina I Rypina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103379" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiop Lo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Jode" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Jord&#225; S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Soto-Navarro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeren Thomsen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL089941" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Bettencourt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haynes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-27-277-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel E Hidalgo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ser&#8208;giacomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1913" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278873v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Franco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.104761" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26857-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412620v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mochamad Furqon Azis Ismail" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Ribbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2018-142" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal L&#243;pez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-2016-78" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731121v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinho Marta-Almeida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC012700" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731120v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Smith" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Buesseler" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Cullen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Cornett" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02712" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731177v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw235" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01282085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12431" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908231" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821625v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Froyland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Horenkamp" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Sebille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927830" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998631v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hernandez-Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.09.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998669v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaeffer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wood" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galibert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jc009284" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL059540" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821636v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elise Nieblas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyla Drushka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reygondeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demarcq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111251" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Mason" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Troupin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannice Faugere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL061770" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Armbrecht" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moninya Roughan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Schaeffer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.11.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296650v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sen Gupta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew England" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2013.05.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-189NVDC0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296654v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tassel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stemmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2013.04.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2009.10.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7ZXNPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meunier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2010.08.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399509v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew Kai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0811034106" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL033610" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423277v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fuchs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caille Chlo&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Odic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reglero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alvarez-Berastegui" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alemany" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asvin Torres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17125/gov2018.ch26" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311257v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Di St&#233;fano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/91148" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311242v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12770/3ea321a1-d9d4-49e5-a592-605b80dec240" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390978v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Brito-Morales" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph A Rohner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott L Hazen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00504979v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>