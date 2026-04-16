--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -93,853 +93,853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofabrication of Spatially Organized Temporo‐mandibular Fibrocartilage Assembloids</w:t>
+                <w:t xml:space="preserve">Controllable Reconfiguration of DNA Nanostar Hydrogel Networks via Sticky-End Ligation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dufour</w:t>
+                <w:t xml:space="preserve">Audrey Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Essayan</w:t>
+                <w:t xml:space="preserve">Lucas Pinède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yannick Tauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49, pp.103169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.202405000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2026.103169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070143v1</w:t>
+                <w:t xml:space="preserve">hal-05552199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofabrication of spatially organized temporo-mandibular fibrocartilage assembloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biofabrication of Spatially Organized Temporo‐mandibular Fibrocartilage Assembloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Essayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14 (15), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adhm.202405000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352350v1</w:t>
+                <w:t xml:space="preserve">hal-05070143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Electrospun Polycaprolactone Scaffolds to Assess Human Periodontal Ligament Cells Mechanobiological Behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofabrication of spatially organized temporo-mandibular fibrocartilage assembloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+                <w:t xml:space="preserve">Lucie Essayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beomjoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Attik</w:t>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Chevalier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Marquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202405000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomimetics8010108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04019950v1</w:t>
+                <w:t xml:space="preserve">hal-05352350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Writing Electrospun Functionalized Scaffolds for Periodontal Regeneration: In Vitro Studies</w:t>
+                <w:t xml:space="preserve">3D Electrospun Polycaprolactone Scaffolds to Assess Human Periodontal Ligament Cells Mechanobiological Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bourdon</w:t>
+                <w:t xml:space="preserve">Rémy Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Attik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Colin Bousige</w:t>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jfb14050263⟩</w:t>
+              <w:t xml:space="preserve">Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomimetics8010108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234626v1</w:t>
+                <w:t xml:space="preserve">hal-04019950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate-Free Synthesis and Electrospinning of Carbonated Hydroxyapatite Coatings on TA6V Implants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Direct-Writing Electrospun Functionalized Scaffolds for Periodontal Regeneration: In Vitro Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berangere Toury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liza Belkessam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202102342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfb14050263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763036v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate-Free Synthesis and Electrospinning of Carbonated Hydroxyapatite Coatings on TA6V Implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Lea Dejob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Berangere Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202102342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108165v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofabrication via Maskless Localized Atomic Layer Deposition of Patterned Nanoscale Metal Oxide Films</w:t>
               </w:r>
@@ -951,51 +951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laabdia Midani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waël Ben-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marichy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1036,1532 +1036,1532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun Bioresorbable Membrane Eluting Chlorhexidine for Dental Implants</w:t>
+                <w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pouponneau</w:t>
+                <w:t xml:space="preserve">Léa Dejob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Perrey</w:t>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brunon</w:t>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Grossiord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courtois</w:t>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12010066⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542213v1</w:t>
+                <w:t xml:space="preserve">hal-03108165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic filaments for anisotropic composite polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrospun Bioresorbable Membrane Eluting Chlorhexidine for Dental Implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Ourry</w:t>
+                <w:t xml:space="preserve">Ophélie Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Roy</w:t>
+                <w:t xml:space="preserve">Céline Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Mekkaoui</w:t>
+                <w:t xml:space="preserve">Carol Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+                <w:t xml:space="preserve">Nicolas Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab9b46⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12010066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919884v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Au functionalized TiO2 nanofibers for photocatalytic application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic filaments for anisotropic composite polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojiao Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Salles</w:t>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Maillard</w:t>
+                <w:t xml:space="preserve">Samir Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuf Valentino Kaneti</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minsu Liu</w:t>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (7), pp.160. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (39), pp.395503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-019-4600-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab9b46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189449v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in Resolution of Additive Manufacturing: Advances in Two-Photon Polymerization and Direct-Writing Electrospinning Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of Au functionalized TiO2 nanofibers for photocatalytic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
+                <w:t xml:space="preserve">Xiaojiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
+                <w:t xml:space="preserve">Mathieu Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brioude</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yusuf Valentino Kaneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minsu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.8b00810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (7), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-019-4600-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189461v1</w:t>
+                <w:t xml:space="preserve">hal-02189449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Marichy</w:t>
+                <w:t xml:space="preserve">Improvements in Resolution of Additive Manufacturing: Advances in Two-Photon Polymerization and Direct-Writing Electrospinning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Salles</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Jaurand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (12), pp.3927-3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.8b00810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597112v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Continuous Conductive PEDOT:PSS Nanofibers by Electrospinning: A Conformal Coating for Optoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FTIR microscopy contribution for comprehension of degradation mechanisms in PLA-based implantable medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bessaire</w:t>
+                <w:t xml:space="preserve">Sofia Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillard Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Salles</w:t>
+                <w:t xml:space="preserve">Carole Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taguhi Yeghoyan</w:t>
+                <w:t xml:space="preserve">Antoine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Celle</w:t>
+                <w:t xml:space="preserve">Robert H. Vestberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), pp.950 - 957. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b13453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10856-017-5894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597110v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy composites with ceramic core-shell fillers for thermal management in electrical devices</w:t>
+                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Rybak</w:t>
+                <w:t xml:space="preserve">C. Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Gaska</w:t>
+                <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Czeslaw Kapusta</w:t>
+                <w:t xml:space="preserve">X. Jaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Toche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (12), pp.1676-1682. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (34), pp.20709 - 20715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556223v1</w:t>
+                <w:t xml:space="preserve">hal-01597112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR microscopy contribution for comprehension of degradation mechanisms in PLA-based implantable medical devices</w:t>
+                <w:t xml:space="preserve">Synthesis of Continuous Conductive PEDOT:PSS Nanofibers by Electrospinning: A Conformal Coating for Optoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leroy</w:t>
+                <w:t xml:space="preserve">Bastien Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Ribeiro</w:t>
+                <w:t xml:space="preserve">Maillard Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Grossiord</w:t>
+                <w:t xml:space="preserve">Taguhi Yeghoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert H. Vestberg</w:t>
+                <w:t xml:space="preserve">Caroline Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-017-5894-7⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.950 - 957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b13453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612017v1</w:t>
+                <w:t xml:space="preserve">hal-01597110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Le Roy</w:t>
+                <w:t xml:space="preserve">Epoxy composites with ceramic core-shell fillers for thermal management in electrical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Rybak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daya Dhungana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Ourry</w:t>
+                <w:t xml:space="preserve">Karolina Gaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Faivre</w:t>
+                <w:t xml:space="preserve">Czeslaw Kapusta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (5), </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.1676-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.4038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870690v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Preparation of Borazine-Derived Boron Nitride Nanoparticles and Nanopolyhedrons by Spray-Pyrolysis and Annealing Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Salles</w:t>
+                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daya Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5772/62161⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681652v1</w:t>
+                <w:t xml:space="preserve">hal-01870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN hollow-nanofilaments by electrospinning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Review on the Preparation of Borazine-Derived Boron Nitride Nanoparticles and Nanopolyhedrons by Spray-Pyrolysis and Annealing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (8), </w:t>
+              <w:t xml:space="preserve">Nanomaterials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/8/085603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/62161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615279v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of highly sensitive gas sensor based on Au functionalized WO3 composite nanofibers by electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojiao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Valentino Kaneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minsu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 220, pp.1112 - 1119. </w:t>
@@ -2739,432 +2739,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Entrapment of Fibronectin on Electrospun PLGA Scaffolds for Periodontal Tissue Engineering</w:t>
+                <w:t xml:space="preserve">AlN hollow-nanofilaments by electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Campos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tony Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghania Attik</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioResearch Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/biores.2014.0015⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/8/085603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380746v1</w:t>
+                <w:t xml:space="preserve">hal-01615279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional organic/inorganic nanocomposites for energy harvesting, actuation and magnetic sensing applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Entrapment of Fibronectin on Electrospun PLGA Scaffolds for Periodontal Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Galineau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Doris Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Gritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Seveyrat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghania Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.02.010⟩</w:t>
+              <w:t xml:space="preserve">BioResearch Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/biores.2014.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01091070v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermal properties of boron nitride nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Bifunctional organic/inorganic nanocomposites for energy harvesting, actuation and magnetic sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Fiorido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Galineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chiriac</w:t>
+                <w:t xml:space="preserve">Laurence Seveyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Miele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouad Belhora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (9), pp.1867 - 1871. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211, pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690403v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical properties of individual anatase TiO 2 nanowires investigated by field emission in a transmission electron microscope</w:t>
               </w:r>
@@ -3278,1534 +3283,1663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties of Hematite Nanotubes Elaborated by Electrospinning Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and thermal properties of boron nitride nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Eid</w:t>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Luneau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp203426j⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (9), pp.1867 - 1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597182v1</w:t>
+                <w:t xml:space="preserve">hal-01690403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of H2/NH3 mixtures on the composition of SiCNYO and SiCNAl(O) nanopowders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Properties of Hematite Nanotubes Elaborated by Electrospinning Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chehaidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Salles</w:t>
+                <w:t xml:space="preserve">Dominique Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+                <w:t xml:space="preserve">Roy Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.12.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (36), pp.17643 - 17646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp203426j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00584300v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-yield synthesis of hollow boron nitride nano-polyhedrons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Salles</w:t>
+                <w:t xml:space="preserve">Influence of H2/NH3 mixtures on the composition of SiCNYO and SiCNAl(O) nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chehaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junping Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Goursat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (24), </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.1113-1122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1jm10774g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597193v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-based 1D nanostructures by electrospinning process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">High-yield synthesis of hollow boron nitride nano-polyhedrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roy Asmar</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/12/125701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm10774g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01597201v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of magnetic nanocomposite fibers by electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lalatonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (8), pp.2735-2740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11051-010-0053-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Polyborazylene-Derived Bulk Boron Nitride with Tunable Properties by Warm-Pressing and Pressureless Pyrolysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Salles</w:t>
+                <w:t xml:space="preserve">Iron-based 1D nanostructures by electrospinning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gervais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Plenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/12/125701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/CM902972p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00466020v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new class of boron nitride fibers with tunable properties by combining an electrospinning process and the polymer-derived ceramics route</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Preparation of Polyborazylene-Derived Bulk Boron Nitride with Tunable Properties by Warm-Pressing and Pressureless Pyrolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Miele</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b9nr00185a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (17), pp.2010-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/CM902972p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597206v1</w:t>
+                <w:t xml:space="preserve">hal-00466020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Properties of Polyaniline-Titania Composite for Hybrid Solar Cells Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Ibrahim Ibrahim</w:t>
+                <w:t xml:space="preserve">A new class of boron nitride fibers with tunable properties by combining an electrospinning process and the polymer-derived ceramics route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Joseph Bassil</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-1211-R03-18⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.215 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9nr00185a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544953v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of highly dense boron nitride by the combination of spray pyrolysis of borazine and additive free sintering of derived ultrafine powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chehaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (13), pp.2920-2929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm900641s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis under NH3 and thermal behaviour of SiCNAlO polymer-derived nanopowders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Goursat</w:t>
+                <w:t xml:space="preserve">Photovoltaic Properties of Polyaniline-Titania Composite for Hybrid Solar Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ibrahim Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Champion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Joseph Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Hajj Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.09.047⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1211, pp.1211-R03-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1211-R03-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00245307v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of SiCNAl(O) pre-alloyed nanopowders by pyrolysis of an aluminosilazane aerosol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Synthesis under NH3 and thermal behaviour of SiCNAlO polymer-derived nanopowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Goursat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28, pp.1259-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.09.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00245307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of SiCNAl(O) pre-alloyed nanopowders by pyrolysis of an aluminosilazane aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goursat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27, pp.357-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2006.04.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4815,634 +4949,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Characterization of Advanced Carbon-Based Nanowires – Study of Composites Actuation Capabilities Containing These Nanowires as Fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Seveyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorido Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Galineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xihong Peng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology and Nanomaterials » "Nanowires - Recent Advances"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 13, INTECH, 2012, 978-953-51-0898-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/54384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multielement nanopowders by spray pyrolysis : application to non oxide materials</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boron-based molecular precursors for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wenli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Processing and Properties of Ceramic Materials from Preceramic Precursors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers Inc., pp.137-156, 2011, Materials Science and Technologie, 978-1-61209-995-8</w:t>
+              <w:t xml:space="preserve">Boron: Compounds, Production and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NOVA publishers, pp.581, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802322v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-based molecular precursors for energy applications</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of multielement nanopowders by spray pyrolysis : application to non oxide materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. BERNARD. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boron: Compounds, Production and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NOVA publishers, pp.581, 2011</w:t>
+              <w:t xml:space="preserve">Design, Processing and Properties of Ceramic Materials from Preceramic Precursors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers Inc., pp.137-156, 2011, Materials Science and Technologie, 978-1-61209-995-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626680v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis of inorganic/organometallic polymers: Design of nanostructured ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Chaker Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrolysis: Types, Processes, and Industrial Sources and Products by Walker S. Donahue and Jack C. Brandt (Eds), Novapublishers, 31-50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.Pyrolysis of inorganic/organometallic polymers: Design of nanostructured ceramic materials pp. 31-50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhael Bechelany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyrolysis: Types, Processes, and Industrial Sources and Products; Novapublishers (2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5589,51 +5723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202405000" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics8010108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Belkessam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14050263" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dejob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laabdia Midani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Ben-Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c02550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouponneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Perrey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Grossiord" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9b46" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02189449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Valentino Kaneti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4600-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02189461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bessaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13453" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gaska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Kapusta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ribeiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grossiord" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Vestberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5894-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62161" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/8/085603" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380746v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/biores.2014.0015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belhora" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.02.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTVJR7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690403v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.09.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT71K8RJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597182v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Asmar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203426j" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584300v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehaidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.12.026" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JM62TXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597193v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10774g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Plenet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/12/125701" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B7B3458182D806E22727CC2021CD8C1BB6E988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567086v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0053-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD2G0ZLZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/CM902972p" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nr00185a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1872EF2765F431DFD314BC9E969055819F0D3FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ibrahim Ibrahim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joseph Bassil" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Hajj Moussa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1211-R03-18" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Li" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900641s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.09.047" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX0FZNX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.168" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS64B2Q6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090904v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorido Tomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Ling" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54384" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wenli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02867008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pin&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2026.103169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202405000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics8010108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Belkessam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14050263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dejob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laabdia Midani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Ben-Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c02550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouponneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Perrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Grossiord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9b46" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02189449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Valentino Kaneti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4600-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02189461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00810" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ribeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grossiord" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Vestberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5894-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bessaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13453" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gaska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Kapusta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/8/085603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/biores.2014.0015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belhora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.02.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTVJR7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.09.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT71K8RJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Asmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203426j" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.12.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JM62TXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10774g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0053-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD2G0ZLZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Plenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/12/125701" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B7B3458182D806E22727CC2021CD8C1BB6E988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/CM902972p" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nr00185a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1872EF2765F431DFD314BC9E969055819F0D3FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900641s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ibrahim Ibrahim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joseph Bassil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Hajj Moussa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1211-R03-18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245307v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.09.047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX0FZNX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS64B2Q6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorido Tomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Ling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54384" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wenli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02867008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>