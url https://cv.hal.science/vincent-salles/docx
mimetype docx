--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -919,278 +919,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofabrication via Maskless Localized Atomic Layer Deposition of Patterned Nanoscale Metal Oxide Films</w:t>
+                <w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laabdia Midani</w:t>
+                <w:t xml:space="preserve">Léa Dejob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waël Ben-Yahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Salles</w:t>
+                <w:t xml:space="preserve">Bérangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Tadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Marichy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c02550⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03464324v1</w:t>
+                <w:t xml:space="preserve">hal-03108165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospinning of in situ synthesized silica-based and calcium phosphate bioceramics for applications in bone tissue engineering: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanofabrication via Maskless Localized Atomic Layer Deposition of Patterned Nanoscale Metal Oxide Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Toury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Solene Tadier</w:t>
+                <w:t xml:space="preserve">Laabdia Midani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Waël Ben-Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Marichy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (11), pp.11980-11988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c02550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108165v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun Bioresorbable Membrane Eluting Chlorhexidine for Dental Implants</w:t>
               </w:r>
@@ -1702,1198 +1702,1198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR microscopy contribution for comprehension of degradation mechanisms in PLA-based implantable medical devices</w:t>
+                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Leroy</w:t>
+                <w:t xml:space="preserve">C. Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Ribeiro</w:t>
+                <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Grossiord</w:t>
+                <w:t xml:space="preserve">X. Jaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert H. Vestberg</w:t>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-017-5894-7⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (34), pp.20709 - 20715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612017v1</w:t>
+                <w:t xml:space="preserve">hal-01597112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Continuous Conductive PEDOT:PSS Nanofibers by Electrospinning: A Conformal Coating for Optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marichy</w:t>
+                <w:t xml:space="preserve">Maillard Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Salles</w:t>
+                <w:t xml:space="preserve">Taguhi Yeghoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Jaurand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Caroline Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.950 - 957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b13453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597112v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Continuous Conductive PEDOT:PSS Nanofibers by Electrospinning: A Conformal Coating for Optoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epoxy composites with ceramic core-shell fillers for thermal management in electrical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Rybak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bessaire</w:t>
+                <w:t xml:space="preserve">Karolina Gaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillard Mathieu</w:t>
+                <w:t xml:space="preserve">Czeslaw Kapusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b13453⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.1676-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597110v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy composites with ceramic core-shell fillers for thermal management in electrical devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FTIR microscopy contribution for comprehension of degradation mechanisms in PLA-based implantable medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Rybak</w:t>
+                <w:t xml:space="preserve">Sofia Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Gaska</w:t>
+                <w:t xml:space="preserve">Carole Grossiord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Czeslaw Kapusta</w:t>
+                <w:t xml:space="preserve">Antoine Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Toche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert H. Vestberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (12), pp.1676-1682. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10856-017-5894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556223v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Le Roy</w:t>
+                <w:t xml:space="preserve">A Review on the Preparation of Borazine-Derived Boron Nitride Nanoparticles and Nanopolyhedrons by Spray-Pyrolysis and Annealing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daya Dhungana</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/62161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870690v1</w:t>
+                <w:t xml:space="preserve">hal-01681652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Preparation of Borazine-Derived Boron Nitride Nanoparticles and Nanopolyhedrons by Spray-Pyrolysis and Annealing Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Salles</w:t>
+                <w:t xml:space="preserve">Anisotropic ferromagnetic polymer: A first step for their implementation in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daya Dhungana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/62161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4943927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681652v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of highly sensitive gas sensor based on Au functionalized WO3 composite nanofibers by electrospinning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaojiao Yang</w:t>
+                <w:t xml:space="preserve">AlN hollow-nanofilaments by electrospinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Maillard</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.05.121⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/8/085603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597117v1</w:t>
+                <w:t xml:space="preserve">hal-01615279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of polyimide/boron nitride nanocomposite films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Scudeller</w:t>
+                <w:t xml:space="preserve">Fabrication of highly sensitive gas sensor based on Au functionalized WO3 composite nanofibers by electrospinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojiao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuf Valentino Kaneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minsu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42461⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 220, pp.1112 - 1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.05.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01725491v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN hollow-nanofilaments by electrospinning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity of polyimide/boron nitride nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saysouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Gerges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Boubakeur Belkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Journet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jaurand</w:t>
+                <w:t xml:space="preserve">Yves Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (34), pp.n/a - n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/8/085603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01615279v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Entrapment of Fibronectin on Electrospun PLGA Scaffolds for Periodontal Tissue Engineering</w:t>
               </w:r>
@@ -3289,64 +3289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and thermal properties of boron nitride nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3565,51 +3565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of H2/NH3 mixtures on the composition of SiCNYO and SiCNAl(O) nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chehaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-yield synthesis of hollow boron nitride nano-polyhedrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,64 +4133,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Polyborazylene-Derived Bulk Boron Nitride with Tunable Properties by Warm-Pressing and Pressureless Pyrolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new class of boron nitride fibers with tunable properties by combining an electrospinning process and the polymer-derived ceramics route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,325 +4386,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of highly dense boron nitride by the combination of spray pyrolysis of borazine and additive free sintering of derived ultrafine powders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photovoltaic Properties of Polyaniline-Titania Composite for Hybrid Solar Cells Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Li</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+                <w:t xml:space="preserve">Michael Ibrahim Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Joseph Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges El Hajj Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm900641s⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1211, pp.1211-R03-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-1211-R03-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421228v1</w:t>
+                <w:t xml:space="preserve">hal-03544953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Properties of Polyaniline-Titania Composite for Hybrid Solar Cells Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Umit Demirci</w:t>
+                <w:t xml:space="preserve">Design of highly dense boron nitride by the combination of spray pyrolysis of borazine and additive free sintering of derived ultrafine powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges El Hajj Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Salles</w:t>
+                <w:t xml:space="preserve">J.P. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chehaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1211, pp.1211-R03-18. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (13), pp.2920-2929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-1211-R03-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm900641s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544953v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis under NH3 and thermal behaviour of SiCNAlO polymer-derived nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,51 +4789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of SiCNAl(O) pre-alloyed nanopowders by pyrolysis of an aluminosilazane aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,281 +5095,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron-based molecular precursors for energy applications</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of multielement nanopowders by spray pyrolysis : application to non oxide materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. BERNARD. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boron: Compounds, Production and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NOVA publishers, pp.581, 2011</w:t>
+              <w:t xml:space="preserve">Design, Processing and Properties of Ceramic Materials from Preceramic Precursors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers Inc., pp.137-156, 2011, Materials Science and Technologie, 978-1-61209-995-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626680v1</w:t>
+                <w:t xml:space="preserve">hal-00802322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multielement nanopowders by spray pyrolysis : application to non oxide materials</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boron-based molecular precursors for energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hannauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wenli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Processing and Properties of Ceramic Materials from Preceramic Precursors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers Inc., pp.137-156, 2011, Materials Science and Technologie, 978-1-61209-995-8</w:t>
+              <w:t xml:space="preserve">Boron: Compounds, Production and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NOVA publishers, pp.581, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802322v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrolysis of inorganic/organometallic polymers: Design of nanostructured ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5433,64 +5433,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.Pyrolysis of inorganic/organometallic polymers: Design of nanostructured ceramic materials pp. 31-50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pin&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2026.103169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202405000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics8010108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Belkessam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14050263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dejob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laabdia Midani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Ben-Yahia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c02550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouponneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Perrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Grossiord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9b46" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02189449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Valentino Kaneti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4600-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02189461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00810" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ribeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grossiord" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Vestberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5894-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597110v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bessaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13453" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gaska" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Kapusta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681652v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62161" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/8/085603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/biores.2014.0015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belhora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.02.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTVJR7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.09.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT71K8RJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Asmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203426j" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.12.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JM62TXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10774g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0053-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD2G0ZLZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Plenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/12/125701" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B7B3458182D806E22727CC2021CD8C1BB6E988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/CM902972p" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nr00185a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1872EF2765F431DFD314BC9E969055819F0D3FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421228v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900641s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ibrahim Ibrahim" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joseph Bassil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Hajj Moussa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1211-R03-18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245307v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.09.047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX0FZNX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS64B2Q6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorido Tomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Ling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54384" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626680v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wenli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802322v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02867008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552199v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pin&#232;de" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tauran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beomjoon Kim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2026.103169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070143v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Essayan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202405000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352350v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04019950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grosgogeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomimetics8010108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Belkessam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb14050263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Dejob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Tadier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202102342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dejob" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.12.032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laabdia Midani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Ben-Yahia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marichy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c02550" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542213v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouponneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Perrey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brunon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Grossiord" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courtois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12010066" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mekkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab9b46" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02189449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojiao Yang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Valentino Kaneti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-019-4600-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02189461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Maurin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Gritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.8b00810" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bessaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taguhi Yeghoyan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Celle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gaska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Kapusta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4038" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612017v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ribeiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Grossiord" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Vestberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-017-5894-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01681652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/62161" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Gerges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jaurand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/8/085603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.05.121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Campos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Attik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/biores.2014.0015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091070v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Seveyrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belhora" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.02.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WTVJR7G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597176v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Shen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Choueib" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3668121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.09.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WT71K8RJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Luneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Asmar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203426j" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584300v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chehaidi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.12.026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JM62TXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junping Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10774g" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567086v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brioude" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lalatonne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Motte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-0053-9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD2G0ZLZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Plenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/12/125701" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61B7B3458182D806E22727CC2021CD8C1BB6E988/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466020v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/CM902972p" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597206v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nr00185a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1872EF2765F431DFD314BC9E969055819F0D3FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03544953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ibrahim Ibrahim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joseph Bassil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Hajj Moussa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1211-R03-18" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421228v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Li" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900641s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245307v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.09.047" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX0FZNX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laborde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2006.04.168" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS64B2Q6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorido Tomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Ling" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/54384" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802322v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626680v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hannauer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wenli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02867008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Chaker Bechelany" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>