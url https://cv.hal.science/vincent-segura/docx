--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -384,861 +384,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association analysis of flowering date in a collection of cultivated olive tree</w:t>
+                <w:t xml:space="preserve">Multi-environment GWAS uncovers markers associated to biotic stress response and genotype-by-environment interactions in stone fruit trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Aqbouch</w:t>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Sarah</w:t>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Zunino</w:t>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.uhae265. </w:t>
+              <w:t xml:space="preserve">, 2025, 12 (7), pp.uhaf088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae265/7786770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhaf088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870626v2</w:t>
+                <w:t xml:space="preserve">hal-05069706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ near-infrared non-destructive monitoring of sugar accumulation reveals that single berries ripening takes only 20 days</w:t>
+                <w:t xml:space="preserve">Genome-wide association analysis of flowering date in a collection of cultivated olive tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Tavernier</w:t>
+                <w:t xml:space="preserve">Laila Aqbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Omar Abou-Saaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Thomas</w:t>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theresa Herbold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mengyao Shi</w:t>
+                <w:t xml:space="preserve">Lison Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10025⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.uhae265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae265/7786770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361726v2</w:t>
+                <w:t xml:space="preserve">hal-04870626v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-environment GWAS uncovers markers associated to biotic stress response and genotype-by-environment interactions in stone fruit trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ near-infrared non-destructive monitoring of sugar accumulation reveals that single berries ripening takes only 20 days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Serrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Elias Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blanc</w:t>
+                <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brun</w:t>
+                <w:t xml:space="preserve">Theresa Herbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+                <w:t xml:space="preserve">Mengyao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (7), pp.uhaf088. </w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.e35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhaf088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2025.10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069706v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of leaf temperature and underlying morpho-physiological traits in a grapevine diversity panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Chir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Coindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Duplan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (20), pp.6126-6144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322036v1</w:t>
+                <w:t xml:space="preserve">hal-05233115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using near-infrared spectroscopy (NIRS) to predict budbreak of the following year</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6, pp.e24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/qpb.2025.10019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of leaf temperature and underlying morpho-physiological traits in a grapevine diversity panel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Qi Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenvaël Laskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Dong Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Saurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.eraf324. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233115v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Savoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1782,51 +1782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (18), pp.5568-5584. </w:t>
@@ -1858,472 +1858,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing grapevine breeding efficiency through genomic prediction and selection index</w:t>
+                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Brault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Amy E. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Roques</w:t>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lamblin</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bouckenooghe</w:t>
+                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae038⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563189v1</w:t>
+                <w:t xml:space="preserve">hal-04519907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242 (1), pp.10-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing grapevine breeding efficiency through genomic prediction and selection index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Maryline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Rivallan</w:t>
+                <w:t xml:space="preserve">Pauline Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vignes</w:t>
+                <w:t xml:space="preserve">Virginie Bouckenooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.jkae038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkae038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519907v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of phenomic selection in rice: Effects of population size and genotype-environment interactions on predictive ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio José Barotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martínez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Monteoliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,90 +2936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3064,788 +3064,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic Selection: A new and efficient alternative to genomic selection</w:t>
+                <w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Brault</w:t>
+                <w:t xml:space="preserve">Aude Coupel‐ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Rincent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Benoit Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_14⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (1), pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654962v1</w:t>
+                <w:t xml:space="preserve">hal-03572934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Flutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031548v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Doligez</w:t>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lipzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201065v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Flutre</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audeguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boursiquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03694172v1</w:t>
+                <w:t xml:space="preserve">hal-04201065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lipzen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdou Rahmane Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606205v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomic Selection: A new and efficient alternative to genomic selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Pallas</w:t>
+                <w:t xml:space="preserve">Pauline Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Delalande</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Renaud Rincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234 (1), pp.209-226. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2467, pp.397-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572934v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
               </w:r>
@@ -3978,51 +3978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facundo Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of resistance to xylem cavitation in cordilleran cypress using near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4510,51 +4510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4595,472 +4595,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winter-dormant shoot apical meristem in poplar trees shows environmental epigenetic memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accuracy of RNAseq based SNP discovery and genotyping in Populus nigra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chauveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69 (20), pp.4821-4837. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624638v1</w:t>
+                <w:t xml:space="preserve">hal-02622249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the epigenome and transcriptome of the poplar shoot apical meristem in response to water availability affect preferentially hormone pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (3), pp.537-551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erx409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of RNAseq based SNP discovery and genotyping in Populus nigra</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+                <w:t xml:space="preserve">Winter-dormant shoot apical meristem in poplar trees shows environmental epigenetic memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Didier Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.909. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (20), pp.4821-4837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5239-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622249v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrow-sense heritability and P-ST estimates of DNA methylation in three Populus nigra L. populations under contrasting water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chamaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5137,51 +5137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,51 +5271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-infrared spectroscopy enables the genetic analysis of chemical properties in a large set of wood samples from Populus nigra (L.) natural populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesfin Nigussie Gebreselassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5456,51 +5456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniko Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5545,622 +5545,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping reveals the genetic architecture of tomato response to water deficit: focus on major fruit quality traits</w:t>
+                <w:t xml:space="preserve">New resources for genetic studies in Populus nigra: genome-wide SNP discovery and development of a 12k Infinium array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Albert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Derivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.1023-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw411⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403394v1</w:t>
+                <w:t xml:space="preserve">hal-02636258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New resources for genetic studies in Populus nigra: genome-wide SNP discovery and development of a 12k Infinium array</w:t>
+                <w:t xml:space="preserve">Association mapping reveals the genetic architecture of tomato response to water deficit: focus on major fruit quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giusi Zaina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Giacomello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Julien Bonnefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (22), pp.6413-6430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636258v1</w:t>
+                <w:t xml:space="preserve">hal-01403394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+                <w:t xml:space="preserve">Prediction of stilbene content from heartwood increment cores of Scots pine using NIRS methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Susanna Pulkka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Anni Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Tarja Tapanila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Tanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.517-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/jnirs.1225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330031v1</w:t>
+                <w:t xml:space="preserve">hal-02630737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of stilbene content from heartwood increment cores of Scots pine using NIRS methodology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anni Harju</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarja Tapanila</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Tanner</w:t>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (6), pp.517-528. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1255/jnirs.1225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02630737v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association in tomato Reveals 44 candidate loci for fruit metabolic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,51 +6250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Prediction Methods in Highly Diverse and Heterozygous Species: Proof-of-Concept through Simulation in Grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agota Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu M. Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t>
@@ -6518,51 +6518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Combining Ability Analysis to Identify Elite Parents for Artemisia annua F1 Hybrid Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godfree Chigeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,51 +6639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient multi-locus mixed-model approach for genome-wide association studies in structured populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarni J Vilhjálmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,51 +6799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Korte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarni J Vilhjálmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Platt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7041,64 +7041,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis and QTL detection for biennial bearing in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,51 +7162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique et amélioration d’Artemisia annua L. pour une production durable d’antipaludiques à base d’artémisinine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (8-9), pp.701-703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7266,51 +7266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7504,51 +7504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting apple tree architecture into genetic, ontogenetic and environmental effects : QTL mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7620,51 +7620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7749,51 +7749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting apple tree architecture into genetic, ontogenetic and environmental effects : mixed linear modelling of repeated spatial and temporal measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,51 +7866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAMINA: a tool for rapid quantification of leaf size and shape parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bylesjö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raju y Soolanayakanahally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7987,51 +7987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide range QTL analysis for complex architectural traits in a 1-year-old apple progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Denance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8117,51 +8117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of genotype, location and their interaction on early growth and branching in apricot trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8212,51 +8212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping progenies for complex architectural traits: a strategy for 1-year-old apple trees (Malus x domestica Borkh.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,51 +8342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of genotype, location and their interaction on early growth and branching in apricot trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8472,277 +8472,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing global diversity and predictive biology to accelerate sorghum breeding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clement Bienvenu</w:t>
+                <w:t xml:space="preserve">Multi-environment GWAS to decipher the response to natural infections in apricot and peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Verdal</w:t>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246264v1</w:t>
+                <w:t xml:space="preserve">hal-05064924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-environment GWAS to decipher the response to natural infections in apricot and peach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Harnessing global diversity and predictive biology to accelerate sorghum breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Verdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
+              <w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bologna, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064924v1</w:t>
+                <w:t xml:space="preserve">hal-05246264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIRS as a high-throughput phenotyping tool for assessing the diversity of leaf functioning under water deficit in a large grapevine panel</w:t>
               </w:r>
@@ -9103,51 +9103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grape development revisited through the single-berry metabolomic clock paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Savoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9237,64 +9237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The grapevine single-berry clock, practical tools and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Lesbats-Sichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9371,51 +9371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection phénomique chez les plantes : retour sur le séminaire de l'association des sélectionneurs français et questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9496,90 +9496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the multi-disease challenge in apricot through single and multienvironment genome wide association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10008,458 +10008,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Romieu</w:t>
+                <w:t xml:space="preserve">Faten Jaouahdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t>
+              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189361v1</w:t>
+                <w:t xml:space="preserve">hal-04185933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of phenomic selection in sorghum: Exploring population structure and GXE effects on prediction accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korothimi Thera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaka Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Tekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
+                <w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+                <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185933v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10514,103 +10514,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Flutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lazerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t>
@@ -10678,51 +10678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgilio Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ecarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10764,51 +10764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding of drought tolerant cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10816,51 +10816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MONTPELLIER VINE and WINE SCIENCES, Oct 2022, Montpellier, France</w:t>
@@ -10889,103 +10889,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Jaouahdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Doerflinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
@@ -11053,51 +11053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11139,64 +11139,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage à haut-débit de caractères fonctionnels chez la vigne en vue de caractériser la variabilité génétique de sa réponse aux contraintes liées au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du groupe vigne BAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11234,90 +11234,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t>
@@ -11346,51 +11346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11398,51 +11398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t>
@@ -11471,90 +11471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomic selection: a low cost and high-throughput alternative to genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Wheat Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11937,90 +11937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary potential of aggressiveness traits in the poplar rust fungus, &amp;lt;i&amp;gt;Melampsora larici-populina&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12181,346 +12181,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Maupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605298v1</w:t>
+                <w:t xml:space="preserve">hal-02788070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grand-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Coudoux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frey</w:t>
+                <w:t xml:space="preserve">Annabelle Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t>
+              <w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788070v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de variants (SNPs) et génotypage à partir de données RNA-seq chez le peuplier noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12575,51 +12575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12681,445 +12681,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomics and tree phenotypic plasticity in response to water deficit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giusi Zaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Giacomello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743532v1</w:t>
+                <w:t xml:space="preserve">hal-02743801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Epigenomics and tree phenotypic plasticity in response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2016, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739267v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Laine-Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France</w:t>
+              <w:t xml:space="preserve">14. Cell Wall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743801v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13181,484 +13181,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic methods to measure heartwood stilbenes of Scots pine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Metabolic genome-wide-association unravels trait architecture and natural variation in tomato primary and secondary metabolisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anni M Harju</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko Kende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. meeting of the Northern European network for wood sciences and engineering; WSE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741316v1</w:t>
+                <w:t xml:space="preserve">hal-01269376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic genome-wide-association unravels trait architecture and natural variation in tomato primary and secondary metabolisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aniko Kende</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269376v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic methods to measure heartwood stilbenes of Scots pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Pulkka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pâques</w:t>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarja Tapanila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+                <w:t xml:space="preserve">Anni M Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t>
+              <w:t xml:space="preserve">11. meeting of the Northern European network for wood sciences and engineering; WSE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580642v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t>
@@ -13700,90 +13700,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13808,51 +13808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on évaluer le bois de tension par spectrométrie proche infrarouge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13946,51 +13946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilocus mixed model for GWAS reveals associations for metabolic traits in the tomato, [i]Solanum lycopersicum[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14052,264 +14052,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Advances for Genome‐Wide Association Studies (GWAS): multi‐locus and multi‐trait mixed‐models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de Biologie des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793220v1</w:t>
+                <w:t xml:space="preserve">hal-02801095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Methodological Advances for Genome‐Wide Association Studies (GWAS): multi‐locus and multi‐trait mixed‐models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t>
+              <w:t xml:space="preserve">Séminaires de Biologie des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801095v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of phenomic selection: using Near InfraRed Spectroscopy (NIRS) to predict quantitative phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14377,51 +14377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New genomic tools to enhance discovery of functional diversity in natural populations of Populus nigra L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guisi Zaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14429,51 +14429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
@@ -14502,51 +14502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of various infrared (IR) spectroscopy techniques for calibrating poplar wood chemical composition and saccharification potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14748,64 +14748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Near Infrared Spectroscopy to explore geographical patterns of genetic diversity and predict quantitative phenotypes: application to natural populations of black poplar (Populus nigra).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14873,51 +14873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15011,51 +15011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL detection for alternate bearing in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste B. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15123,51 +15123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a strategy for phenotyping architectural traits in mature F1 hybrids of an apple progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15244,51 +15244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis for leaf gas exchange in an apple progeny grown under atmospheric constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15352,51 +15352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL analysis for growth and branching traits annually assessed along the trunk of three-year-old apple hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15447,51 +15447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the genetic determinisms of architectural and functional traits in an apple progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15581,51 +15581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15693,51 +15693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant architecture comparison methods : a review of existing algorithms and examples of application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Ouandraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15801,51 +15801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Architecture Comparison Methods: a Review of Existing Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15909,51 +15909,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant architecture comparison methods: A review of existing algorithms and examples of application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16004,51 +16004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Ouangraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16151,51 +16151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16276,51 +16276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16394,64 +16394,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS On Multiple Traits And Resilience Indicators : A Step Towards Peach Ideotypes Adapted To Pesticide Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16634,346 +16634,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emile Mardoc</w:t>
+                <w:t xml:space="preserve">Exploitation of genetic variability in an apple (Malus domestica) core collection to characterise floral induction and phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t>
+              <w:t xml:space="preserve">17. Plant Molecular Biology Meeting (RBMP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Castellon de la Plana, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056784v1</w:t>
+                <w:t xml:space="preserve">hal-04637615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of genetic variability in an apple (Malus domestica) core collection to characterise floral induction and phenology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Costes</w:t>
+                <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Plant Molecular Biology Meeting (RBMP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Castellon de la Plana, Spain. </w:t>
+              <w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637615v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using non-addive effects in genome-wide association studies and genomic predictions to improve biotic stress tolerance in peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Cabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17015,51 +17015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17140,51 +17140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17265,90 +17265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting flowering in apple with near-infrared spectrometry (NIRS) to improve orchard yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17390,90 +17390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Rahmane Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17662,51 +17662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lainé-Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grand-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17873,77 +17873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17992,51 +17992,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
+                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
@@ -18050,118 +18050,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736419v1</w:t>
+                <w:t xml:space="preserve">hal-02737648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t>
+                <w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
@@ -18175,137 +18175,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Clainche</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t>
+              <w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737648v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18386,77 +18386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP discovery and validation from RNA-seq data in black poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18636,51 +18636,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point et validation d'un procédé miniaturisé pour le criblage à haut débit du potentiel de saccharification de biomasses lignocellulosiques : Application sur des clones de peupliers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18742,652 +18742,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GWAS of tomato response to water deficit: focus on major fruit quality traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yolande Carretero</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Davis, United States. 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799533v1</w:t>
+                <w:t xml:space="preserve">hal-02742078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facundo Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456005v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">GWAS of tomato response to water deficit: focus on major fruit quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Kinkel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Romain Novaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+              <w:t xml:space="preserve">13. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Davis, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456004v1</w:t>
+                <w:t xml:space="preserve">hal-02799533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742078v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t>
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facundo Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743230v1</w:t>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Near-infrared (NIR) spectroscopy calibrations for the genetic analysis of wood properties in natural populations of Populus nigra</w:t>
               </w:r>
@@ -19412,51 +19412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19511,51 +19511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screeninig of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19662,51 +19662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19748,64 +19748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Larch Taxa with Near Infrared Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19873,90 +19873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of calibration model for measuring stilbene content of wood samples by NIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Pulkka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Harju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19994,51 +19994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput evaluation of tension wood proportion in poplar stem using near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20132,64 +20132,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Near Infrared Spectroscopy as a High-Throughput Phenotyping Method for Assessing the Natural Durability of Larch Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Palanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20283,51 +20283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20395,64 +20395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane El Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20497,273 +20497,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of a multi-locus mixed model approach for GWAS reveals associations for metabolic traits in the tomato, Solanum lycopersicum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dissecting the genetic basis of primary seed dormancy in arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Envel Kerdaffrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Filiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Nordborg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. 2012, 4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t>
+              <w:t xml:space="preserve">23. International Conference on Arabidopsis Research (ICAR) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. 2012, ICAR 2012. Program and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268380v1</w:t>
+                <w:t xml:space="preserve">hal-02744623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the genetic basis of primary seed dormancy in arabidopsis thaliana</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The use of a multi-locus mixed model approach for GWAS reveals associations for metabolic traits in the tomato, Solanum lycopersicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniele Filiault</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Nordborg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thi Phuc Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Conference on Arabidopsis Research (ICAR) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Vienne, Austria. 2012, ICAR 2012. Program and abstracts</w:t>
+              <w:t xml:space="preserve">4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. 2012, 4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744623v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting genetic and environmental correlation of life history traits in arabidopsis thaliana</w:t>
               </w:r>
@@ -20775,51 +20775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Korte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fournier-Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20887,90 +20887,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a 12K SNP chip genotyping array for association genetics in Populus nigra using genome‐wide resequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Faivre-Rampant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusi Zaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t>
@@ -20999,51 +20999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent methodological advances in GWAS: multi‐locus and multi‐trait mixed‐models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21176,51 +21176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t>
@@ -21275,308 +21275,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near infrared spectroscopy, a new tool to characterize wood for use by the cooperage industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Allona</w:t>
+                <w:t xml:space="preserve">Gilles Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+                <w:t xml:space="preserve">Thomas Giordanengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Conde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+                <w:t xml:space="preserve">Nicolas Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 454 p., 2018, Advances in Botanical Research, 9780128154038. </w:t>
+              <w:t xml:space="preserve">Chemistry of lignocellulosics: current trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.42-65, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2018.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1201/b20936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791217v1</w:t>
+                <w:t xml:space="preserve">hal-02939294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near infrared spectroscopy, a new tool to characterize wood for use by the cooperage industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chaix</w:t>
+                <w:t xml:space="preserve">Isabel Allona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Giordanengo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mourey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Charrier</w:t>
+                <w:t xml:space="preserve">Daniel Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of lignocellulosics: current trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, pp.42-65, 2018, </w:t>
+              <w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Academic press, Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 454 p., 2018, Advances in Botanical Research, 9780128154038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/b20936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939294v1</w:t>
+                <w:t xml:space="preserve">hal-02791217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21594,103 +21594,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf firing symptoms and their genetic analysis in a grapevine diversity panel suddenly exposed to a record heatwave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrianus J. Westgeest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml;jsessionid=924672755dacb93478acbd09ba47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21753,103 +21753,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Coindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -21923,51 +21923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korotimi Théra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Tekete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -21987,293 +21987,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+                <w:t xml:space="preserve">Investigating the genetic architecture of biotic stress response in stone fruit tree orchards under natural infections with a multi-environment GWAS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919866v1</w:t>
+                <w:t xml:space="preserve">hal-04759062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the genetic architecture of biotic stress response in stone fruit tree orchards under natural infections with a multi-environment GWAS approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+                <w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759062v1</w:t>
+                <w:t xml:space="preserve">hal-04919866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Savoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22373,77 +22373,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Daviaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Mardoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -22459,289 +22459,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Hypomethylated poplars show higher tolerance to water deficit and highlight a dual role for DNA methylation in shoot meristem: regulation of stress response and genome integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. D Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-L Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509327v1</w:t>
+                <w:t xml:space="preserve">hal-03239719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomethylated poplars show higher tolerance to water deficit and highlight a dual role for DNA methylation in shoot meristem: regulation of stress response and genome integrity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Rahmane Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delaunay</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03239719v1</w:t>
+                <w:t xml:space="preserve">hal-03509327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between gene co-expression network connectivity and phenotypic prediction sheds light at the core of the omnigenic theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22838,51 +22838,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYBIOPOP. Une approche de biologie intégrative pour améliorer le peuplier en vue de sa valorisation en bio-raffinerie grâce à une meilleure compréhension de l'architecture génétique de la production et de la qualité de la biomasse lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -22936,51 +22936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déterminismes génétiques de l'architecture du pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -23039,51 +23039,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'approches prédictives pour l'amélioration génétique : perspectives d'applications pour contribuer à l'adaptation de la vigne aux contraintes imposées par le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des plantes. Université de Montpellier, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23133,51 +23133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Association Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sustainable Forest Management Research Institute, formed by Forest Research Centre (Next-generation sequencing for beginners: applications to population genetics, forest health and tree breeding), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23227,51 +23227,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MLMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23392,51 +23392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2A75B4E"/>
+    <w:nsid w:val="64CDBA7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23623,51 +23623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-segura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1860-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083610812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210105055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4656-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361726v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Motelica-Heino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Herbold" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf324" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclolas Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotimi Th&#233;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine T&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Barotto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez-Meier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteoliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac132" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630737v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pulkka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Harju" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tapanila" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tanner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1225" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268775v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Level" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110436" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Townsend" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfree Chigeza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Penfield" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rae" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061989" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267792v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Platt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Long" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267803v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2376" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J. Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Horton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhe Meng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Forai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S. Huang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.108068" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardiner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010268-9701" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Graham" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Besser" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blumer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A Branigan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Czechowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182612" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665204v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0181-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35786C9B932747794EF43817600A2FA112BE0DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667629v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02374.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesj&#246;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju y Soolanayakanahally" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Rae" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Trygg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-82" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0037-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2006.11512049" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702511v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Falcon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Touratier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Regulier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Broquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560062v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/FEmcETUr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181867v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segura" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rakotoson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181923v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korothimi Thera" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaka Diallo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tekete" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188518v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719485v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743532v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741316v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M Harju" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269376v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Do" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793220v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741907v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Zaina" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268468v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Murciano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Guitton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Foster" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gardiner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758307v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merveille" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758310v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758297v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759748v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762641v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065683v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637620v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Joie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I De Alfonso" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Brunton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799533v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Novaretti" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741712v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741326v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740094v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Palanti" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Feci" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268380v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Do" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744623v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filiault" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Nordborg" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745945v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amity Wilczek" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268724v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939294v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giordanengo" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mourey" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20936" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300129v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bienvenu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800855v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813544v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04221456v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809467v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796492v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-segura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1860-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083610812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210105055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4656-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361726v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Motelica-Heino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Herbold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclolas Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotimi Th&#233;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine T&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Barotto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez-Meier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteoliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac132" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pulkka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Harju" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tapanila" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tanner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1225" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268775v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Level" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110436" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Townsend" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfree Chigeza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Penfield" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rae" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061989" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267792v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Platt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Long" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267803v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2376" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J. Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Horton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhe Meng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Forai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S. Huang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.108068" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardiner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010268-9701" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Graham" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Besser" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blumer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A Branigan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Czechowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182612" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665204v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0181-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35786C9B932747794EF43817600A2FA112BE0DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667629v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02374.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesj&#246;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju y Soolanayakanahally" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Rae" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Trygg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-82" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0037-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2006.11512049" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702511v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Falcon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Touratier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Regulier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Broquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560062v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/FEmcETUr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181867v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segura" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rakotoson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181923v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korothimi Thera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaka Diallo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tekete" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188518v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719485v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743532v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269376v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741316v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M Harju" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Do" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793220v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741907v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Zaina" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268468v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Murciano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Guitton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Foster" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gardiner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758307v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merveille" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758310v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758297v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759748v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762641v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065683v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637620v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Joie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I De Alfonso" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Brunton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799533v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Novaretti" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741712v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741326v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740094v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Palanti" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Feci" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744623v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filiault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Nordborg" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268380v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Do" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745945v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amity Wilczek" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268724v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939294v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giordanengo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mourey" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20936" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300129v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bienvenu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800855v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813544v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04221456v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809467v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796492v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>