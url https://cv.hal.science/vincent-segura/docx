--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,23337 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...23285 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Segura </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1860-2256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083610812</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">210105055</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=xJSIws0AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-4656-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of high‐throughput prediction of leaf ecophysiological traits using near infrared spectroscopy and poro‐fluorometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenome Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.e70059. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppj2.70059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using near-infrared spectroscopy (NIRS) to predict budbreak of the following year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.e24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qpb.2025.10019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-Induced Epigenetic Memory in the cambium of Poplar Trees persists and primes future stress responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Qi Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenvaël Laskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao-Dong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2025.10.14.681991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of leaf temperature and underlying morpho-physiological traits in a grapevine diversity panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (20), pp.6126-6144. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ near-infrared non-destructive monitoring of sugar accumulation reveals that single berries ripening takes only 20 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Herbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.e35. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qpb.2025.10025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association analysis of flowering date in a collection of cultivated olive tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Aqbouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou-Saaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Zunino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.uhae265. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhae265/7786770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870626v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-environment GWAS uncovers markers associated to biotic stress response and genotype-by-environment interactions in stone fruit trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Serrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (7), pp.uhaf088. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhaf088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (11), pp.3125-3140. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the prediction of flowering date of apple trees from unmanned aerial vehicle (UAV) imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Busnach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segura Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Acta Horticulturae, 1425, pp.421-428. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2025.1425.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling radial stem growth variation among Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e50. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing phenomic prediction: A case study on a large sorghum back cross nested association mapping population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclolas Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korotimi Théra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Tékété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenome Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.e70051. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppj2.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing grapevine breeding efficiency through genomic prediction and selection index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bouckenooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (4), pp.jkae038. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkae038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target enrichment sequencing coupled with GWAS identifies MdPRX10 as a candidate gene in the control of budbreak in apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rivallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1352757. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2024.1352757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters of grapevine genes for a burning world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242 (1), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.19540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Studying Epigenetic Diversity in Natural Populations: Proof of Concept in Poplar and Oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur Kupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (18), pp.5568-5584. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erae266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of phenomic selection in rice: Effects of population size and genotype-environment interactions on predictive ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niclolas Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0309502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0309502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAseq based variant dataset in a black poplar association panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.248. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-023-06521-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and first genome‐wide insights into the adaptation of a wild relative of grapevine, Vitis berlandieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Blois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Girollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.1184-1200. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jane Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (Vitis (Special Issue)), pp.67-76. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.67-76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of near-infrared spectroscopy to estimate physical, anatomical and hydraulic properties of Eucalyptus wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio José Barotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Monteoliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpac132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic Selection: A new and efficient alternative to genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Methods in Molecular Biology, 2467, pp.397-420. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2205-6_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.476. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08690-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree architecture, light interception and water‐use related traits are controlled by different genomic regions in an apple tree core collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel‐ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234 (1), pp.209-226. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Signatures of a Major Adaptive Event in the Pathogenic Fungus Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Louet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lipzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evab279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche et la tolérance aux stress environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boursiquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 182, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across-population genomic prediction in grapevine opens up promising prospects for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulture research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.uhac041. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hr/uhac041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of phenomic prediction as an alternative to genomic prediction in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lazerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00940-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou D. Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable Conditions for Genomic Evaluation to Outperform Classical Pedigree Evaluation Highlighted by a Proof-of-Concept Study in Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.581954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of resistance to xylem cavitation in cordilleran cypress using near-infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla-Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elena Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 462, pp.117943. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression predictions and networks in natural populations supports the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-06809-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native-source climate determines the Douglas-fir potential of adaptation to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 444, pp.9 - 20. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native-source climate determines the Douglas-fir potential of adaptation to drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 444, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter-dormant shoot apical meristem in poplar trees shows environmental epigenetic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (20), pp.4821-4837. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of RNAseq based SNP discovery and genotyping in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Amanzougarene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.909. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-5239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the epigenome and transcriptome of the poplar shoot apical meristem in response to water availability affect preferentially hormone pathways.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (3), pp.537-551. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-sense heritability and P-ST estimates of DNA methylation in three Populus nigra L. populations under contrasting water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chamaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-018-1293-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic Selection Is a Low-Cost and High-Throughput Method Based on Indirect Predictions: Proof of Concept on Wheat and Poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.3961-3972. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.118.200760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02291357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared spectroscopy enables the genetic analysis of chemical properties in a large set of wood samples from Populus nigra (L.) natural populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesfin Nigussie Gebreselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Millier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.159-171. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of major loci and genomic regions controlling acid and volatile content in tomato fruit: implications for flavor improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniko Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215 (2), pp.624-641. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association mapping reveals the genetic architecture of tomato response to water deficit: focus on major fruit quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Derivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (22), pp.6413-6430. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erw411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New resources for genetic studies in Populus nigra: genome-wide SNP discovery and development of a 12k Infinium array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.1023-1036. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of stilbene content from heartwood increment cores of Scots pine using NIRS methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarja Tapanila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (6), pp.517-528. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1255/jnirs.1225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Plomion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association in tomato Reveals 44 candidate loci for fruit metabolic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Thi Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.1120-1132. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.114.241521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Prediction Methods in Highly Diverse and Heterozygous Species: Proof-of-Concept through Simulation in Grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agota Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Neuenschwander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.e110436. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage disequilibrium with linkage analysis of multiline crosses reveals different multiallelic QTL for hybrid performance in the flint and dent heterotic groups of maize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Lehermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu M. Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198 (4), pp.1717-1734. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/genetics.114.169367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Combining Ability Analysis to Identify Elite Parents for Artemisia annua F1 Hybrid Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godfree Chigeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Penfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61989. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-locus mixed-model approach for genome-wide association studies in structured populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J Vilhjálmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (7), pp.825-830. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-model approach for genome-wide association studies of correlated traits in structured populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J Vilhjálmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (9), pp.1066-1071. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAPP: A Web Application for Genome-Wide Association Mapping in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew W. Horton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazhe Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Forai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu S. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (12), pp.4793-4805. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.112.108068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis and QTL detection for biennial bearing in apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gardiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 929, pp.65-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et amélioration d’Artemisia annua L. pour une production durable d’antipaludiques à base d’artémisinine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (8-9), pp.701-703. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2010268-9701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transposon-induced gene activation as a mechanism generating cluster shape somatic variation in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Martinez-Zapater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61 (4), pp.545-557. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04090.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genetic map of Artemisia annua L. identifies loci affecting yield of the antimalarial drug artemisinin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian A Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Besser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Blumer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline A Branigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Czechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327 (5963), pp.328-331. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1182612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting apple tree architecture into genetic, ontogenetic and environmental effects : QTL mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1), pp.165-179. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-008-0181-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Ouangraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphytica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 161 (1-2), pp.155--164. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10681-007-9430-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting apple tree architecture into genetic, ontogenetic and environmental effects : mixed linear modelling of repeated spatial and temporal measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 178 (2), pp.302-314. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02374.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMINA: a tool for rapid quantification of leaf size and shape parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bylesjö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju y Soolanayakanahally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne M Rae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Trygg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (82), 9 p. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-8-82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide range QTL analysis for complex architectural traits in a 1-year-old apple progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Denance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (2), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/G07-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of genotype, location and their interaction on early growth and branching in apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.189-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of genotype, location and their interaction on early growth and branching in apricot trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (2), pp.189-198. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14620316.2006.11512049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping progenies for complex architectural traits: a strategy for 1-year-old apple trees (Malus x domestica Borkh.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Genetics and Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (3), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11295-006-0037-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing global diversity and predictive biology to accelerate sorghum breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. EUCARPIA Maize and Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bologna, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-environment GWAS to decipher the response to natural infections in apricot and peach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Serrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de biologie des systèmes pour mieux comprendre le déterminisme génétique de la production et de la qualité du bois du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Xylogénèse 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Travail Xylogenèse du GDR Sciences du Bois, Jun 2024, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NIRS as a high-throughput phenotyping tool for assessing the diversity of leaf functioning under water deficit in a large grapevine panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres HélioSPIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet INSPIR : Circuit inter-laboratoires du Réseau National INRAE NIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Naudet-Huart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Touratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Regulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucienne Desfontaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Leinster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres HélioSPIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HélioSPIR, Jun 2024, Montpellier, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape development revisited through the single-berry metabolomic clock paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/CM69PEhY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grapevine single-berry clock, practical tools and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengyao Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Lesbats-Sichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/aleZezo4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection phénomique chez les plantes : retour sur le séminaire de l'association des sélectionneurs français et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres HélioSPIR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HélioSPIR, Jun 2024, Montpellier, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the multi-disease challenge in apricot through single and multienvironment genome wide association studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Serrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE PACA - GAFL (UR1052 GAFL Génétique et amélioration des fruits et légumes), Apr 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of leaf functioning under water deficit in a large grapevine panel: high throughput phenotyping and genetic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ryckewaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyne Falcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/FEmcETUr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance de la sélection phénomique chez le riz et le sorgho. Effets de la structure, de la taille des populations et des interactions génétique - environnement sur les précisions de prédiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues de Verdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rakotoson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ASF – Section Outils et méthodes en appui à la sélection variétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Mar 2024, Montpellier, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying physiological and genetic bases of grapevine adaptation to climate change with maintained quality: Genome diversity as a driver for phenotypic plasticity (‘PlastiVigne’ project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Di Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/KIpkvVol⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la diversité naturelle de la vigne pour l'étude des caractères d'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Institut Agro Montpellier; INRAE; Université de Montpellier, Mar 2023, Montpellier, France. pp.54-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of phenomic selection in sorghum: Exploring population structure and GXE effects on prediction accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korothimi Thera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiaka Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Tekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorghum in the 21st Century, Global Sorghum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; Kansas State University; Collaborative Research on Sorghum and Millet; SorghumID; IRD; CERAAS, Jun 2023, Montpellier, France. pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité génétique au service de la création variétale : disponibilité et utilisation optimale pour l’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpelleir Vine and Wine sciences, Mar 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenomic predictions for accelerating grapevine breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Flutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lazerges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics: Pioneering Wines (PIWIs) - Innovation and Tradition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Grapevine Breeding Geilweilerhof, Jul 2022, Landau in der Pfalz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding of drought tolerant cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONTPELLIER VINE and WINE SCIENCES, Oct 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput phenotyping of water functioning and carbon metabolism in grapevine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Chir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgilio Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Landu, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Marguerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Miguel Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah J. Cookson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Landu, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage à haut-débit de caractères fonctionnels chez la vigne en vue de caractériser la variabilité génétique de sa réponse aux contraintes liées au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe vigne BAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide association study based on highthroughput phenotyping reveals genomic regions invovlved in the control of architectural and physiological traits in Apple tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection: a low cost and high-throughput alternative to genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Rincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Wheat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Panel 279 : la génétique d’association pour des variétés tolérantes à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Romieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée presse KIM Vine &amp; Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Université d'Excellence (MUSE), Oct 2019, Gruissan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of evolutionary adaptation of Douglas fir (Pseudotsuga menziesii Franco.) to drought: role of resistance to cavitation, xylem microdensity and pit anatomical traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference TOPWOOD; LIA Forestia, Mar 2019, Bariloche, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics in forest trees : role in plasticity, adaptation and potential implications for breeding in a context of climate change (EPITREE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. D Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Raleigh NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic mapping of resistance factors to Melamspora sp in Populus sp: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Viguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne de l'Université d'Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary potential of aggressiveness traits in the poplar rust fungus, &amp;lt;i&amp;gt;Melampsora larici-populina&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of genetic diversity in European Populus breeding programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pegard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INUPRAG Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences génomiques de l’adaptation à l’hôte chez l’agent de la rouille du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Persoons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. colloque Le Petit Pois Déridé, réunion du Groupe de Génétique et Biologie des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saclay, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie spectrale en spectroscopie ATR-FTIR, une méthode intéressante pour la caractérisation fine du bois de peuplier à l’échelle cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Amélioration, Génétique et Physiologie Forestières (0588)., Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Genomic resource for Populus nigra and its deployment for genetic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Giacomello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenomics and tree phenotypic plasticity in response to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of CTL2 down-regulation on tension wood formation in GM poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de variants (SNPs) et génotypage à partir de données RNA-seq chez le peuplier noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Amanzougarene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleonian legacy in Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Le Paslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie A. Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic genome-wide-association unravels trait architecture and natural variation in tomato primary and secondary metabolisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniko Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de méthodes alternatives aux tests biologiques classiques pour la détermination de la date de sortie d'endodormance, la quête du haut débit par le Groupe de Travail Dormance de Perpheclim et d'ODS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone PHENOLOGIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 135 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic methods to measure heartwood stilbenes of Scots pine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarja Tapanila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni M Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. meeting of the Northern European network for wood sciences and engineering; WSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du niveau de dormance des bourgeons avec la NIRS, résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. rencontres scientifiques du réseau NIRS INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts d’approches génomiques complémentaires pour l’analyse de la diversité génétique fonctionnelle de populations naturelles de Peuplier Noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Aluome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EPGV 2014 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Evry, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological Advances for Genome‐Wide Association Studies (GWAS): multi‐locus and multi‐trait mixed‐models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de Biologie des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of phenomic selection: using Near InfraRed Spectroscopy (NIRS) to predict quantitative phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on évaluer le bois de tension par spectrométrie proche infrarouge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. rencontres HélioSpir « Aux frontières du proche infrarouge »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilocus mixed model for GWAS reveals associations for metabolic traits in the tomato, [i]Solanum lycopersicum[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T. Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Eucarpia Meeting, Vegetable section, Tomato Working group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Avignon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New genomic tools to enhance discovery of functional diversity in natural populations of Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guisi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of various infrared (IR) spectroscopy techniques for calibrating poplar wood chemical composition and saccharification potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Murciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Conference on Near Infrared Spectroscopy. NIR 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Montpellier, FRA., Jun 2013, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for wood chemical properties and saccharification potential in black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Near Infrared Spectroscopy to explore geographical patterns of genetic diversity and predict quantitative phenotypes: application to natural populations of black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane R. El-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for alternate bearing in apple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste B. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a strategy for phenotyping architectural traits in mature F1 hybrids of an apple progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Kelner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis for leaf gas exchange in an apple progeny grown under atmospheric constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis for growth and branching traits annually assessed along the trunk of three-year-old apple hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Eucarpia Symposium on Fruit Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the genetic determinisms of architectural and functional traits in an apple progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. International Symposium on Horticulture in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reiterative Reproductive Meristems (RRM) phenotype of a Carignan somatic variant is associated to a transposon insertion in the VvTFL1A gene promoter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Grapevine Physiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Architecture Comparison Methods: a Review of Existing Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Ouangraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.471--474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture comparison methods : a review of existing algorithms and examples of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Ouandraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant architecture comparison methods: A review of existing algorithms and examples of application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Ouangraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ferraro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Napier, New Zealand. pp.47, 1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Tree Architecture Using Tree Edit Distances: Application to Two-Year-Old Apple Tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Ouangraoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Eucarpia, biometrics in plant breeding section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Austria. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of morphological and architectural traits of apricot cultivars grown in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Eucarpia Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of morphological and architectural traits of apricot varieties grown in different environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCARPIA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS On Multiple Traits And Resilience Indicators : A Step Towards Peach Ideotypes Adapted To Pesticide Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Serrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Audergon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of genetic variability in an apple (Malus domestica) core collection to characterise floral induction and phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Plant Molecular Biology Meeting (RBMP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Castellon de la Plana, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics (EPIPLANT/SEB 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Clermont-Ferrand, France. , Abstract book of EPIPLANT/SEB 2024, Session VI Chromatin in transcription, replication and repair (Poster #69), pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The FRUITFLOW project: Predicting and tuning seasonal responses of apple and peach to improve orchard yield and climate change resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Andrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Joie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pétriacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I De Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Brunton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Plant Molecular Biology Meeting (RBMP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Castellon de la Plana, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using non-addive effects in genome-wide association studies and genomic predictions to improve biotic stress tolerance in peach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Serrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave Cabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What epigenetics can bring to (plant) physiologists and ecologists in a climate change context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees short-time and inter-annual epigenetic somatic memories in response to drought-rewatering cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting flowering in apple with near-infrared spectrometry (NIRS) to improve orchard yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Farrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B4EST International Conference: Managing Forest Genetic Resources (FGR) for an Uncertain Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisboa, Portugal. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new tool (4TREE) for adapted genome selection in European tree species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Biselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joukje Buiteveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Cattivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Copini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GenTree</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Avignon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce peuplier, quelle bonne pâte (à papier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grand-Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage-Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32e Colloque Biotechnocentre, ‘Rencontres dans les domaines de la Santé, de la Biologie et du Bien-être en région Centre Val de Loire’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de  Bussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSA-Seq : An efficient tool to characterize loci involved in the Poplar leaf rust resistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Clainche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Poplar Symposium (IPS VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Buenos Aires, Brazil. , 2018, IPS VII Poster Presentations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BSA-Seq : an efficient method to decipher a complex trait on Poplar, a highly heterozygous diploid genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Canaguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVI - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Diego, United States. , 1 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of pathogenicity-associated traits in the poplar rust fungus, Melampsora larici-populina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution 2018 Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. FEBS Congress, Biochemistry Forever</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. FEBS Open Bio, 8 (supplément S1), 2018, Supplément 43rd FEBS Congress, Biochemistry Forever, Prague, Czech Republic, July 7‐12, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of black poplar biofuel production: disentangling omnigenics with transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zurich, Switzerland. , 45 p., 2017, Symposium: Detecting the Genomic Signal of Polygenic Adaptation and the Role of Epistasis in Evolution</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d'un procédé miniaturisé pour le criblage à haut débit du potentiel de saccharification de biomasses lignocellulosiques : Application sur des clones de peupliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. , 2017, 11es Journées du Réseau Français des Parois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP discovery and validation from RNA-seq data in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Amanzougarene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lille, France. 2017, JOBIM 2017 Journées Ouvertes Biologie Informatique Mathématiques. Actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GWAS of tomato response to water deficit: focus on major fruit quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gricourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Novaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Solanaceae Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Davis, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Amanzougarene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Kinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary training of a genomic evaluation in a breeding pedigree of Populus nigra L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia P. Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facundo Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, Abstract Book. IUFRO Genomics and Forest Tree Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mirouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Near-infrared (NIR) spectroscopy calibrations for the genetic analysis of wood properties in natural populations of Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesfin Nigussie Gebreselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screeninig of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass! Explorons la biomasse lignocellulosique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the wild: identification and genetic mapping of resistance factors to Melampsora larici-populina in Populus nigra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Workshop on the Genetics of Tree-Parasite Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Orléans, France. , 2015, 5th International Workshop on the Genetics of Tree-Parasite Interactions. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of Larch Taxa with Near Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of calibration model for measuring stilbene content of wood samples by NIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Pulkka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anni Harju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High throughput evaluation of tension wood proportion in poplar stem using near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moreau Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Near Infrared Spectroscopy as a High-Throughput Phenotyping Method for Assessing the Natural Durability of Larch Wood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simonot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Palanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Feci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIR2015Brazil; 17. international conference on Near Infrared Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Foz do Iguassu, Brazil. , 2015, NIR 2015 Brazil. Book of abstracts. 17th International Conference on Near Infrared Spectroscopy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic architecture of quantitative Melampsora larici-populina leaf rust resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint conference: Genetics of Five-Needle Pines, Rusts of Forest Trees, &amp; Strobusphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Fort Collins, Colorado, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, cibles et diversité de régulateurs expressionnels majeurs impliqués dans la production de biomasse chez le peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AIP Bio-ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 2013, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.3449.0403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a multi-locus mixed model approach for GWAS reveals associations for metabolic traits in the tomato, Solanum lycopersicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Edinburgh, United Kingdom. 2012, 4. International Conference on Quantitative Genetics: Understanding Variation in Complex Traits</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting the genetic basis of primary seed dormancy in arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envel Kerdaffrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Filiault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Nordborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Arabidopsis Research (ICAR) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vienne, Austria. 2012, ICAR 2012. Program and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting genetic and environmental correlation of life history traits in arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier-Level</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amity Wilczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Conference on Arabidopsis Research (ICAR) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Vienne, Austria. 2012, ICAR 2012. Program and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a 12K SNP chip genotyping array for association genetics in Populus nigra using genome‐wide resequencing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre-Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusi Zaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent methodological advances in GWAS: multi‐locus and multi‐trait mixed‐models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quan Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackle the impact of climate change in the 21st century"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité moléculaire de la région chromosomique contrôlant la résistance à la rouille foliaire dans les collections de peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alois Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane R. El-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FRB : Les Ressources Génétiques (RG) face aux nouveaux enjeux environnementaux, économiques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. Fondation pour la Recherche sur la Biodiversité, 84 p., 2011, Les ressources génétiques face aux nouveaux enjeux environnementaux, économiques et sociaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics in Forest Trees: State of the Art and Potential Implications for Breeding and Management in a Context of Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Allona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Conde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88, </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic press, Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 454 p., 2018, Advances in Botanical Research, 9780128154038. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near infrared spectroscopy, a new tool to characterize wood for use by the cooperage industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Giordanengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of lignocellulosics: current trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, pp.42-65, 2018, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b20936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf firing symptoms and their genetic analysis in a grapevine diversity panel suddenly exposed to a record heatwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Coupel-Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus J. Westgeest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Albasha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Millan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://entrepot.recherche.data.gouv.fr/dataset.xhtml;jsessionid=924672755dacb93478acbd09ba47. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/PW2UHA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing dataset for a Vitis vinifera diversity panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Coindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Influencing Phenomic Prediction: A Case Study on a Large Sorghum BCNAM Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korotimi Théra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Tekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in chalcone isomerase defines a major locus controlling growth variation between Populus nigra populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the genetic architecture of biotic stress response in stone fruit tree orchards under natural infections with a multi-environment GWAS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Serrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Dlalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The single-berry metabolomic clock paradigm reveals new stages and metabolic switches during grapevine berry development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Savoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypomethylated poplars show higher tolerance to water deficit and highlight a dual role for DNA methylation in shoot meristem: regulation of stress response and genome integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. D Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-L Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTLs are key players in the integration of genomic and transcriptomic data for phenotype prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Rahmane Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between gene co-expression network connectivity and phenotypic prediction sheds light at the core of the omnigenic theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYBIOPOP. Une approche de biologie intégrative pour améliorer le peuplier en vue de sa valorisation en bio-raffinerie grâce à une meilleure compréhension de l'architecture génétique de la production et de la qualité de la biomasse lignocellulosique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminismes génétiques de l'architecture du pommier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie des aliments. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02813544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'approches prédictives pour l'amélioration génétique : perspectives d'applications pour contribuer à l'adaptation de la vigne aux contraintes imposées par le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique des plantes. Université de Montpellier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04221456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Wide Association Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sustainable Forest Management Research Institute, formed by Forest Research Centre (Next-generation sequencing for beginners: applications to population genetics, forest health and tree breeding), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLMM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjarni J. Vilhjálmsson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId616"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -23392,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64CDBA7F"/>
+    <w:nsid w:val="364EC6B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23623,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-segura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1860-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083610812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210105055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4656-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361726v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Motelica-Heino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Herbold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233115v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf324" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclolas Salas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotimi Th&#233;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine T&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Barotto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez-Meier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteoliva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac132" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573700v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117943" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pulkka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Harju" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tapanila" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tanner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1225" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268775v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Level" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110436" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267992v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Townsend" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfree Chigeza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Penfield" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rae" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061989" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267792v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Platt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Long" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267803v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2376" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J. Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Horton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhe Meng" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Forai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S. Huang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.108068" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardiner" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010268-9701" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661956v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Graham" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Besser" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blumer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A Branigan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Czechowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182612" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665204v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0181-x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35786C9B932747794EF43817600A2FA112BE0DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667629v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02374.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666111v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesj&#246;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju y Soolanayakanahally" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Rae" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Trygg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-82" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830066v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0037-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2006.11512049" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702511v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Falcon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182203v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Touratier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Regulier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182202v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Broquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560062v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677545v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/FEmcETUr" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181867v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segura" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rakotoson" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181923v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korothimi Thera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaka Diallo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tekete" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188518v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719485v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917515v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743532v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269376v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741316v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M Harju" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Do" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793220v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741907v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Zaina" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268468v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Murciano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Guitton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Foster" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gardiner" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758307v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merveille" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758310v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758297v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759748v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762641v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065683v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637620v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Joie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I De Alfonso" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Brunton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799533v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Novaretti" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741712v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741326v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740094v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Palanti" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Feci" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744623v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filiault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Nordborg" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268380v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Do" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745945v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amity Wilczek" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268724v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939294v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giordanengo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mourey" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20936" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300129v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bienvenu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800855v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813544v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04221456v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809467v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796492v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-segura" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1860-2256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083610812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/210105055" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=xJSIws0AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-4656-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Coindre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulord" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Freitas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Watson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bourhis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05322036v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Qi Feng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenva&#235;l Laskar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Dong Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.14.681991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saurin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf324" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05361726v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Motelica-Heino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Herbold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870626v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aqbouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Zunino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae265/7786770" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Torregrosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Busnach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segura Vincent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delalande" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1425.54" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070106v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bienvenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclolas Salas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korotimi Th&#233;ra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine T&#233;k&#233;t&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppj2.70051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Brault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lamblin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bouckenooghe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Watson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guitton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vignes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1352757" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus J. Westgeest" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19540" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309502" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Blois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13566" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Barotto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez-Meier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteoliva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac132" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_14" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rahmane Wade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08690-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03572934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel&#8208;ledru" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pallas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delalande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17960" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03606205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab279" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201065v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boursiquot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Doligez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Flutre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac041" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lazerges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Doligez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ecarnot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00940-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Mu&#241;oz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.581954" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117943" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902844v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06809-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628253v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx409" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624096v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chamaillard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1293-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cea-02291357v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.118.200760" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604809v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bauchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Kende" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14615" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403394v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Albert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gricourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnefoi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derivot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw411" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Faivre-Rampant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusi Zaina" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Giacomello" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12513" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BPQS094S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630737v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pulkka" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Harju" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarja Tapanila" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tanner" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jnirs.1225" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268579v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Sauvage" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.241521" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Fodor" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Neuenschwander" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier-Level" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110436" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Giraud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Lehermeier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bauer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Falque" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.169367" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267992v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Townsend" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfree Chigeza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Penfield" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rae" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061989" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267792v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Platt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Korte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Long" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2314" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267803v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2376" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267853v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J. Vilhj&#225;lmsson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Horton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dazhe Meng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Forai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S. Huang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.108068" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267945v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kelner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Foster" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardiner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010268-9701" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658466v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Martinez-Zapater" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04090.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661956v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A Graham" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Besser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Blumer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline A Branigan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Czechowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182612" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0181-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B35786C9B932747794EF43817600A2FA112BE0DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Ouangraoua" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-007-9430-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/99AF1C3DA224B939F343966E3E5FA136E1D07661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cilas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02374.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666111v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bylesj&#246;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju y Soolanayakanahally" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Rae" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Trygg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-82" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denance" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G07-002" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830071v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662718v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Fournier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14620316.2006.11512049" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830066v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurens" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0037-1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246264v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628657v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702511v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyne Falcon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Naudet-Huart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Touratier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Regulier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Desfontaines" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leinster" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677525v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/CM69PEhY" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182202v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Broquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560062v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677545v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/FEmcETUr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181867v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Segura" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rakotoson" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677493v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique This" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Di Valentin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/KIpkvVol" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189361v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Romieu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181923v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korothimi Thera" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaka Diallo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Tekete" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188524v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Singh" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188639v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188518v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719446v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719485v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03086941v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917515v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200988v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787407v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Bresson" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Viguier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137309v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coudoux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789044v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788070v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605298v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grand-Perret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dejardin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743801v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743532v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739267v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742776v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269376v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580642v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741316v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni M Harju" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800715v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801095v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793220v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268808v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268525v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Do" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741907v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guisi Zaina" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scalabrin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268468v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Murciano" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750107v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821801v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B. Guitton" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Foster" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Gardiner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755387v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758307v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Regnard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merveille" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758310v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758297v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821235v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert L&#243;pez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306610v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757128v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouandraoua" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831826v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ouangraoua" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306607v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759748v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salles" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762641v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065683v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637615v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637620v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Andr&#233;s" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Joie" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I De Alfonso" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Brunton" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04283904v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157492v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejan" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039867v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540839v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557368v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737648v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736419v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336361v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607166v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799533v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Novaretti" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Carretero" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743230v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Munoz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269239v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741712v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741326v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743804v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740094v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Palanti" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Feci" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268622v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807304v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3449.0403" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268380v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuc Do" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744623v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Envel Kerdaffrec" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Filiault" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Nordborg" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745945v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amity Wilczek" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268730v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268724v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749127v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791217v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Allona" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Conde" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065229618300478?via%3Dihub" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.09.003" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939294v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giordanengo" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mourey" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Charrier" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20936" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719521v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/PW2UHA" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322783v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300129v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bienvenu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919866v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279589v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509327v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788812v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800855v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813544v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04221456v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809467v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796492v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>