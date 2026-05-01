--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -184,383 +184,160 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">organisation des flux hydro-sédimentaires</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> au sein des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">cascades sédimentaires</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">basses montagnes au sud du Japon (Kyûshû)</w:t>
+        <w:t xml:space="preserve">basses montagnes au nord de Kyûshû (Japon)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> dans une approche </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“source to sink”</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et sous l’angle de la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">connectivité</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...221 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités administratives, scientifiques ou pédagogiques :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Depuis Septembre 2024 : ATER en Géographie à l'Université Jean Moulin Lyon III</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Depuis mars 2023 : Co-animateur de l’atelier scientifique  « Socio-Écosystèmes » du laboratoire EVS UMR 5600 CNRS.</w:t>
+        <w:t xml:space="preserve">Mars 2023 - Juillet 2025 : Co-animateur de l’atelier scientifique  « Socio-Écosystèmes » du laboratoire EVS UMR 5600 CNRS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Septembre 2022 - Juillet 2024 : Chargé de cours, Université Jean Moulin Lyon 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Janvier 2022 - Avril 2025 : Représentant des doctorant.e.s du Centre de Recherche en Géographie et Aménagement (CRGA), composante du laboratoire EVS UMR 5600 CNRS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Programmes de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interstices 2023 : &amp;quot;Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais.&amp;quot;</w:t>
+        <w:t xml:space="preserve">Interstices 2023 : &amp;quot;Dosharyū (土砂流), le modèle analogique en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais.&amp;quot;</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Porteurs du projet : Siccard V. Barra A. Partenaires : Navratil O., Gaertner V., Perret F., Gomez C.  Programme de recherche interne au laboratoire Environnement, Ville, Société UMR 5600 CNRS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PHC-Sakura 2023-2025 : « Medium- to long-term prediction of landslides and sediment connectivity using high-definition multi-temporal geospatial data ».</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Porteuse du projet en France : Lissak C., ; Porteur du projet au Japon : Hayakawa Y. Partenaires : Mélody DUMONT ; Vincent SICCARD ; Christopher GOMEZ ; Vincent VIEL ; Mohand MEDJKANE ; Étienne COSSART ; Anne-Julia ROLLET ; NORIFUMI Hotta ; Imaizumi FUMITOSHI ; Takuro OGURA ; Hitoshi SAITO. Institutions impliquées : UMR INSERM 1085 Irset ; IDEES-Caen-GEOPHEN UMR 6266 CNRS ; Hokkaido University ; PRODIG UMR 8586 ; Kobe University / Laboratory of Environmental Sedimentology and Sediment Hazards ; EVS UMR 5600 CNRS ; LETG-Rennes UMR 6554 ; Tokyo University ; Shizuoka University ; Tsukuba University ; Nagoya University</w:t>
       </w:r>
     </w:p>
@@ -577,50 +354,62 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Épistémologie de la géographie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le terrain des géographes</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stage de terrain</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignements thématiques (45 % horaire ETD) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hydrologie et environnement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -630,50 +419,62 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vulnérabilités, risques et résilience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignements méthodes/outils (40 % horaire ETD) :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Du traitement statistique des données géographiques à l'analyse spatiale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Techniques et méthodes appliquées aux études environnementales en géographie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Outils graphiques, outils de présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sémiologie graphique et cartographie numérique</w:t>
       </w:r>
@@ -728,726 +529,726 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of post-disaster restoration projects on communities and their environment through the landscape</w:t>
+                <w:t xml:space="preserve">Landscape coevolution of human-geomorphic system in northern Kyûshû (Japan) induced by the July 2017 heavy rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On-line MITATE Lab seminars</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935244v1</w:t>
+                <w:t xml:space="preserve">hal-05056558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t>
+                <w:t xml:space="preserve">Impacts of post-disaster restoration projects on communities and their environment through the landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online MITATE Lab seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">On-line MITATE Lab seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935303v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape coevolution of human-geomorphic system in northern Kyûshû (Japan) induced by the July 2017 heavy rainfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of July 2017 &amp;quot;sediment disaster&amp;quot; in northern Kyūshū (Japan) on landscape metamorphosis and sediment connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Siccard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candide Lissak</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Online MITATE Lab seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05056558v1</w:t>
+                <w:t xml:space="preserve">hal-04935303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745187v1</w:t>
+                <w:t xml:space="preserve">hal-04745201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745201v1</w:t>
+                <w:t xml:space="preserve">hal-04745187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1485,77 +1286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Siccard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,103 +1411,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expériences sensibles, frabrique et critique des territoires en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAU UMR 1563, Nov 2023, Paris, France</w:t>
@@ -1729,1170 +1530,1636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renversement du jeu de pouvoir dans la gestion post-catastrophe au Japon : le cas inédit du bassin-versant d'Akatani</w:t>
+                <w:t xml:space="preserve">Sediments sources typology and mapping based on remote sensed data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Dumont</w:t>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encore une transition ? Les territoires de montagne face aux changements socio-environnementaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, labex ITEM; MSH Alpes; GRESEC - Université Grenoble Alpes; LARHA UMR 5190, Dec 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745195v1</w:t>
+                <w:t xml:space="preserve">hal-03778413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments sources typology and mapping based on remote sensed data analysis</w:t>
+                <w:t xml:space="preserve">Renversement du jeu de pouvoir dans la gestion post-catastrophe au Japon : le cas inédit du bassin-versant d'Akatani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Encore une transition ? Les territoires de montagne face aux changements socio-environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, labex ITEM; MSH Alpes; GRESEC - Université Grenoble Alpes; LARHA UMR 5190, Dec 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778413v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Vidéo (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape mutations in the Northern Kyushu region (Japan) induced by the torrential rains of July 2017 and associated restoration projects</w:t>
+                <w:t xml:space="preserve">Flume experiment - Scenario 2.2_ABC - Multiple asynchronous supply downstream-upstream pattern without a dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Dumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246769v1</w:t>
+                <w:t xml:space="preserve">hal-05570202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des instabilités de versant aux sources sédimentaires : étude de la catastrophe géomorphologique du 5-6 juillet 2017 dans le bassin-versant du Chikugo (Kyūshū, Japon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flume experiment - Scenario 3.2_ABC_dam - Multiple asynchronous supply downstream-upstream pattern with a dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...38 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flume experiment - Scenario 3.3_CBA_dam - Multiple asynchronous supply upstream-downstream pattern with a dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flume experiment - Scenario 2.3_CBA - Multiple asynchronous supply upstream-downstream pattern without a dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-                <w:t xml:space="preserve">hal-04440995v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flume experiment - Scenario 3.1_A+B+C_dam - Multiple synchronous supply with a dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flume experiment - Scenario 2.1_A+B+C - Multiple synchronous supply without dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flume experiment - Scenario 1 - Single sediment supply (A-B-C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se faire sédiment : un cheminement dans la complexité du paysage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape mutations in the Northern Kyushu region (Japan) induced by the torrential rains of July 2017 and associated restoration projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04727559v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13tov⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des instabilités de versant aux sources sédimentaires : étude de la catastrophe géomorphologique du 5-6 juillet 2017 dans le bassin-versant du Chikugo (Kyūshū, Japon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.257-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.17395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Interstices 2023 : Dosharyū (土砂流)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Se faire sédiment : un cheminement dans la complexité du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-04441142v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon Outil de recherche : Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet Interstices 2023 : Dosharyū (土砂流)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...133 lines deleted...]
-                <w:t xml:space="preserve">hal-03777925v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVS UMR 5600 CNRS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mon Outil de recherche : Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès doctoral des journées annuelles EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection et cartographie de sources sédimentaires à partir de données multi-sources : Contribution de l'imagerie satellitaire pour l'inventaire des sources sédimentaires en domaine montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Journée annuelle H2O’Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le drone, un outil indispensable en cas de crise hydro-gravitaire‎ : de l'inventaire à la caractérisation de l'aléa au Japon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03044098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2960,51 +3227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D5D617A"/>
+    <w:nsid w:val="BE44900A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3108,51 +3375,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E2FF5C2A"/>
+    <w:nsid w:val="B582524E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3256,51 +3523,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E0830055"/>
+    <w:nsid w:val="89B6B188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3404,51 +3671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DD450B3"/>
+    <w:nsid w:val="1213D50E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3552,51 +3819,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="D8E29F0A"/>
+    <w:nsid w:val="F50804A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3700,51 +3967,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6A3A7036"/>
+    <w:nsid w:val="EEA439DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3946,51 +4213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-siccard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8861-2172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250966646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056558v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F4CKLZM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114238v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03777925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03044098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-siccard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8861-2172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250966646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F4CKLZM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03777925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03044098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>