--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -909,523 +909,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Candide Lissak</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745201v1</w:t>
+                <w:t xml:space="preserve">hal-04843302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745187v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations morphologiques et anthropiques associées aux pluies torrentielles du 5-6 juillet 2017 dans des hydrosystèmes montagnards au nord de Kyûshû (Japon)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des mutations paysagères dans la région nord de Kyushu induites par les pluies torrentielles de juillet 2017 et les projets de restauration associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIe Colloque de l’Association Francophone de Géographie Physique (AFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Les Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441050v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of heavy rainfall of July 2017 in mountainous watersheds in northern Kyûshû (Japan) on structural and process-based sediment connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des projets de restauration post-catastrophe sur la relation entre habitants et rivières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélody Dumont</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Étienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire du Chantier « Sociohydrosystèmes : approches relationnelles et critiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR LAVUE 7218 CNRS, Oct 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843302v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le satoyama en mutation. Entretiens auprès des habitants des bassins versants de Kuro et Akatani</w:t>
               </w:r>
@@ -2616,85 +2616,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Interstices 2023 : Dosharyū (土砂流)</w:t>
+                <w:t xml:space="preserve">Mon Outil de recherche : Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
@@ -2725,130 +2725,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès doctoral des journées annuelles EVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441142v1</w:t>
+                <w:t xml:space="preserve">hal-04114238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection et cartographie de sources sédimentaires à partir de données multi-sources : Contribution de l'imagerie satellitaire pour l'inventaire des sources sédimentaires en domaine montagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Siccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Journée annuelle H2O’Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon Outil de recherche : Dosharyū (土砂流), le modèle réduit en laboratoire pour décrypter les signaux sédimentaires des petits bassins versants torrentiels japonais</w:t>
+                <w:t xml:space="preserve">Projet Interstices 2023 : Dosharyū (土砂流)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Siccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barra</w:t>
@@ -2879,185 +2990,74 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...40 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVS UMR 5600 CNRS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-03777925v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3227,51 +3227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE44900A"/>
+    <w:nsid w:val="32D0212F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3375,51 +3375,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B582524E"/>
+    <w:nsid w:val="FBD81BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3523,51 +3523,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="89B6B188"/>
+    <w:nsid w:val="F6752E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3671,51 +3671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1213D50E"/>
+    <w:nsid w:val="3704CBB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3819,51 +3819,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F50804A2"/>
+    <w:nsid w:val="B1C31FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3967,51 +3967,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="EEA439DB"/>
+    <w:nsid w:val="0137F16F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4213,51 +4213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-siccard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8861-2172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250966646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F4CKLZM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114238v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03777925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03044098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-siccard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8861-2172" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250966646" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Siccard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gomez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12564" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935244v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Cossart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745201v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570240v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570214v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246769v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440995v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F4CKLZM9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727559v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Pic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaertner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03777925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03044098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>