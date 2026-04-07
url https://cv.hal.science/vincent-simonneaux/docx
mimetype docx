--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -504,723 +504,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of groundwater recharge near a semi-arid Mediterranean intermittent stream under wet and normal climate conditions</w:t>
+                <w:t xml:space="preserve">Evapotranspiration estimates in a traditional irrigated area in semi-arid Mediterranean. Comparison of four remote sensing-based models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Hajhouji</w:t>
+                <w:t xml:space="preserve">Jamal Elfarkh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Fakir</w:t>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamal Ezzahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40333-022-0067-z⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 270, pp.107728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04351699v1</w:t>
+                <w:t xml:space="preserve">ird-03701664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal analysis of water resources and agricultural change in a Mediterranean semiarid irrigated piedmont under water scarcity and human interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamics of groundwater recharge near a semi-arid Mediterranean intermittent stream under wet and normal climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hajhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Fakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.739-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40333-022-0067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04351656v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04351699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping deep percolation using remote sensing over an irrigated area in the Haouz plain (Marrakech, Morocco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Er-Raki</w:t>
+                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fakir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Diarra</w:t>
+                <w:t xml:space="preserve">Abdelghani Boudhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.46⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784173v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03701667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping deep percolation using remote sensing over an irrigated area in the Haouz plain (Marrakech, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nassah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Boudhar</w:t>
+                <w:t xml:space="preserve">Y. Fakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+                <w:t xml:space="preserve">A. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1335, pp.371-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03701667v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evapotranspiration estimates in a traditional irrigated area in semi-arid Mediterranean. Comparison of four remote sensing-based models</w:t>
+                <w:t xml:space="preserve">Multi-decadal analysis of water resources and agricultural change in a Mediterranean semiarid irrigated piedmont under water scarcity and human interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Elfarkh</w:t>
+                <w:t xml:space="preserve">Youness Ouassanouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Fakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Ezzahar</w:t>
+                <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boulet</w:t>
+                <w:t xml:space="preserve">Houssne Bouimouass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 270, pp.107728. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03701664v1</w:t>
+                <w:t xml:space="preserve">ird-04351656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,64 +1310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Evaluation of the TSEB Model over a Complex Agricultural Landscape in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Elfarkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ezzahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,1221 +1572,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning evapotranspiration of a drip-irrigated wheat crop: Inter-comparing eddy covariance-, sap flow-, lysimeter- and FAO-based methods</w:t>
+                <w:t xml:space="preserve">Ressources en eau, sociétés et territoires méditerranéens. L’interdisciplinarité pour répondre aux défis du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubair Rafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merlin</w:t>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Dantec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Khabba</w:t>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mordelet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 265, pp.310-326. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.219-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066927v1</w:t>
+                <w:t xml:space="preserve">ird-02464982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of the relationships of runoff and sediment yield with weather types throughout the Mediterranean basin</w:t>
+                <w:t xml:space="preserve">Partitioning evapotranspiration of a drip-irrigated wheat crop: Inter-comparing eddy covariance-, sap flow-, lysimeter- and FAO-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pena-Angulo</w:t>
+                <w:t xml:space="preserve">Zoubair Rafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Nadal-Romero</w:t>
+                <w:t xml:space="preserve">Valérie Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Gonzalez-Hidalgo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Andreu</w:t>
+                <w:t xml:space="preserve">Patrick Mordelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.01.059⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 265, pp.310-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154366v1</w:t>
+                <w:t xml:space="preserve">hal-03066927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time agriculture monitoring at national scale at parcel resolution: Performance assessment of the Sen2-Agri automated system in various cropping systems around the world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variability of the relationships of runoff and sediment yield with weather types throughout the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pena-Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nadal-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Defourny</w:t>
+                <w:t xml:space="preserve">J. C. Gonzalez-Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bontemps</w:t>
+                <w:t xml:space="preserve">J. Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellemans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérard Dedieu</w:t>
+                <w:t xml:space="preserve">V. Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 571, pp.390-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138321v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en eau, sociétés et territoires méditerranéens. L’interdisciplinarité pour répondre aux défis du changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near real-time agriculture monitoring at national scale at parcel resolution: Performance assessment of the Sen2-Agri automated system in various cropping systems around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Defourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Romagny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+                <w:t xml:space="preserve">Nicolas Bellemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Boujrouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salah Er-Raki</w:t>
+                <w:t xml:space="preserve">Cosmin Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Riaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.219-224. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.551-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2019025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02464982v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of actual evapotranspiration over a semiarid heterogeneous land surface by means of coupled low-resolution remote sensing data with an energy balance model : comparison to extra-large aperture scintillometer measurements</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sameh Saadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Boulet</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Bahir</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Brut</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delogu</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-2187-2018⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01762227v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Irrigation Water Pumping by Remote Sensing: Application of the SAMIR Model to Citrus under Mediterranean Climate Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Tazekrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hartani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamimed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (3), pp.391-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0102-7786333016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pluie-débit et analyse du régime d'un bassin versant semi-aride sous influence nivale. Cas du bassin versant du Rheraya (Haut Atlas, Maroc)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Richard</w:t>
+                <w:t xml:space="preserve">Assessment of actual evapotranspiration over a semiarid heterogeneous land surface by means of coupled low-resolution remote sensing data with an energy balance model : comparison to extra-large aperture scintillometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sameh Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Bahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018032⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (4), pp.2187 - 2209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-2187-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04351673v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01762227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of the snow water equivalent in the ourika catchment (Morocco) over 2000-2018 using downscaled MERRA-2 data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modélisation pluie-débit et analyse du régime d'un bassin versant semi-aride sous influence nivale. Cas du bassin versant du Rheraya (Haut Atlas, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hajhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Fakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w10091120⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351622v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04351673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations of the snow water equivalent in the ourika catchment (Morocco) over 2000-2018 using downscaled MERRA-2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">M.W. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w10091120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling water needs and total irrigation depths of maize crop in the south west of France using high spatial and temporal resolution satellite imagery</w:t>
               </w:r>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Battude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,77 +3174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Irrigation Consumption Using High Resolution NDVI Image Time Series: Calibration and Validation in the Kairouan Plain (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,103 +3308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t>
@@ -3468,51 +3468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,51 +3576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,77 +3748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel LE PAGE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berjamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (11), pp.3209-3230. </w:t>
@@ -3868,51 +3868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,338 +4130,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00693533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of reference evapotranspiration methods in semi-arid regions : can weather forecast data be used as alternate of ground meteorological parameters ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can traditional forest management buffer forest depletion? Dynamics of Moroccan High Atlas Mountain forests using remote sensing and vegetation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Khabba</w:t>
+                <w:t xml:space="preserve">S. Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2010.07.002⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 260, pp.1861-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00610374v1</w:t>
+                <w:t xml:space="preserve">ird-00556984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can traditional forest management buffer forest depletion? Dynamics of Moroccan High Atlas Mountain forests using remote sensing and vegetation analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hammi</w:t>
+                <w:t xml:space="preserve">Assessment of reference evapotranspiration methods in semi-arid regions : can weather forecast data be used as alternate of ground meteorological parameters ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Alifriqui</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 260, pp.1861-1872. </w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12), pp.1587-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00556984v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00610374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent dynamics of the wet pastures at Oukaimeden plateau (High Atlas mountains, Morroco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alaoui Haroni,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4907,286 +4907,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00385110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated modelling and remote sensing approach for hydrological study in arid and semi-arid regions : the SUDMED programme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche d'indicateurs de ruissellement et d'érosion par simulations de pluies sur les principaux sols du bassin versant du Rheraya (Haut-Atlas occidental, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Escadafal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+                <w:t xml:space="preserve">A. Cheggour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Boulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+                <w:t xml:space="preserve">Asma Samia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéni Yaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Errouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.311-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00669424v1</w:t>
+                <w:t xml:space="preserve">ird-00385648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'indicateurs de ruissellement et d'érosion par simulations de pluies sur les principaux sols du bassin versant du Rheraya (Haut-Atlas occidental, Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated modelling and remote sensing approach for hydrological study in arid and semi-arid regions : the SUDMED programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cheggour</w:t>
+                <w:t xml:space="preserve">Richard Escadafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Errouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (17-18), pp.5161-5181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160802036417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00385648v1</w:t>
+                <w:t xml:space="preserve">ird-00669424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of high-resolution image time series for crop classification and evapotranspiration estimate over an irrigated area in central Morocco</w:t>
               </w:r>
@@ -5306,77 +5306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des recouvrements forestiers et de l'Occupation des sols entre 1964 et 2002 dans la haute vallée des Ait Bouguemez (Haut Atlas Central, Maroc). Impact des modes de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,64 +5462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5531,269 +5531,281 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 79 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agwat.2005.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration components determined by stable isotope, sap flow and eddy covariance techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.G. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hultine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C.B. Hoedjes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Yepez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 125 (3-4), pp.241-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2004.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralisation sélective en mode image d'une classification satelittale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teledetection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2 (1), pp.47-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01199059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5803,78 +5815,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Accuracy of Remote Sensing Evapotranspiration Estimates Against Eddy Covariance Data in Semi-Arid Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Manyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,231 +5904,231 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.4266-4271, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for feedback loops in the critical zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdramane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the response of soil moisture to climate scenarios in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,1013 +6173,1013 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th HyMeX Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098519v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CES EVAPOTRANSPIRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier rencontre CES / ART (Centres d’Expertise Scientifique / réseaux d'Animation Régionale Theia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098170v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CES EVAPOTRANSPIRATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Marchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier rencontre CES / ART (Centres d’Expertise Scientifique / réseaux d'Animation Régionale Theia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590419v1</w:t>
+                <w:t xml:space="preserve">hal-02098519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of time-series of total and plant water stress levels using a dual-source energy balance model over agricultural crops and medium to low resolution thermal infra red remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Bahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fanise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of global changes on soil vulnerability ine the Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Erosion and Landscape Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Anchorage, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatio-temporelle de la teneur en carbone du sol en milieu agricole carbonaté : exemples d'apports de la spectroscopie proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aholoukpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ouagga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aouatif Cheggour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier CORUS &amp; AIRES-Sud sur la Protection des Ressources Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrometerological study of semi-arid areas: an experiment for analysing the potential of time series of FORMOSAT-2 images (Tensift-Marrakech plain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7189,97 +7201,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Benhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Torrent, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431160802036482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7289,51 +7301,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CES Evapotranspiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7349,301 +7361,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire THEIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de recharge superficielle des aquifères méditerranéens au cœur de la gestion durable des ressources en eau souterraine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Banton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International SICMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Gammarth, Tunisie. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7653,405 +7665,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesure de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Thivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrié, Marie-Lise (dir.); Mourier, Thomas (dir.); Lavagne, Corinne (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et développement durable : 75 ans de recherche au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, p. 132, 2019, 978-2-7099-2737-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t>
+              <w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603283v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t>
+              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603663v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8198,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385779v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Sebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib El Hachimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hajhouji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0067-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ouassanouan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diarra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.46" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bontemps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellemans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Cara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02464982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01762227v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2187-2018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821729v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Tazekrit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hartani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamimed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-7786333016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Baba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deschamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raimbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00693533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.564220" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2010.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cordier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifriqui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.08.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui Haroni," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9465-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF957421D46CF28F8D65102E426AB067D4E63A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Errouane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sighir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036482" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00669424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036417" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheggour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Samia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;ni Yaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er Raki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701250390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auclair" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.02.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821711v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Williams" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cable" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hultine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.B. Hoedjes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Yepez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2004.04.008" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S30STZ2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199059v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829859v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Manyari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642533" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590419v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214709v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aholoukp&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouagga" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensalah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822920v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424740v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385779v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Sebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib El Hachimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hajhouji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0067-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diarra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.46" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ouassanouan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155328" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02464982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellemans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Cara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Tazekrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hartani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamimed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-7786333016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01762227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2187-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Baba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091120" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deschamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raimbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00693533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.564220" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cordier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifriqui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.08.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2010.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui Haroni," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9465-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF957421D46CF28F8D65102E426AB067D4E63A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Errouane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sighir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036482" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385648v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheggour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Samia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;ni Yaro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00669424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er Raki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701250390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auclair" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.02.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ7MFMR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cable" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hultine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.B. Hoedjes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Yepez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2004.04.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S30STZ2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Manyari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642533" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aholoukp&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouagga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>