--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -768,459 +768,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04351699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t>
+                <w:t xml:space="preserve">Multi-decadal analysis of water resources and agricultural change in a Mediterranean semiarid irrigated piedmont under water scarcity and human interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
+                <w:t xml:space="preserve">Youness Ouassanouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Fakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Boudhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+                <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssne Bouimouass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03701667v1</w:t>
+                <w:t xml:space="preserve">ird-04351656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping deep percolation using remote sensing over an irrigated area in the Haouz plain (Marrakech, Morocco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Er-Raki</w:t>
+                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fakir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Diarra</w:t>
+                <w:t xml:space="preserve">Abdelghani Boudhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.46⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784173v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03701667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal analysis of water resources and agricultural change in a Mediterranean semiarid irrigated piedmont under water scarcity and human interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping deep percolation using remote sensing over an irrigated area in the Haouz plain (Marrakech, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nassah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Ouassanouan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Younes Fakir</w:t>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssne Bouimouass</w:t>
+                <w:t xml:space="preserve">A. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1335, pp.371-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04351656v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,51 +3334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,51 +3468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,51 +3576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel LE PAGE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berjamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,338 +4130,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00693533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can traditional forest management buffer forest depletion? Dynamics of Moroccan High Atlas Mountain forests using remote sensing and vegetation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of reference evapotranspiration methods in semi-arid regions : can weather forecast data be used as alternate of ground meteorological parameters ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hammi</w:t>
+                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Alifriqui</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.08.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12), pp.1587-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00556984v1</w:t>
+                <w:t xml:space="preserve">ird-00610374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of reference evapotranspiration methods in semi-arid regions : can weather forecast data be used as alternate of ground meteorological parameters ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Er-Raki</w:t>
+                <w:t xml:space="preserve">Can traditional forest management buffer forest depletion? Dynamics of Moroccan High Atlas Mountain forests using remote sensing and vegetation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+                <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74 (12), pp.1587-1596. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 260, pp.1861-1872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2010.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00610374v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00556984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent dynamics of the wet pastures at Oukaimeden plateau (High Atlas mountains, Morroco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alaoui Haroni,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5038,51 +5038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated modelling and remote sensing approach for hydrological study in arid and semi-arid regions : the SUDMED programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghani Chehbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Escadafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5306,77 +5306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des recouvrements forestiers et de l'Occupation des sols entre 1964 et 2002 dans la haute vallée des Ait Bouguemez (Haut Atlas Central, Maroc). Impact des modes de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,51 +5462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5842,51 +5842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Accuracy of Remote Sensing Evapotranspiration Estimates Against Eddy Covariance Data in Semi-Arid Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Manyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,342 +6203,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merlin</w:t>
+                <w:t xml:space="preserve">Ahmed Marchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098170v1</w:t>
+                <w:t xml:space="preserve">hal-02098519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CES EVAPOTRANSPIRATION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier rencontre CES / ART (Centres d’Expertise Scientifique / réseaux d'Animation Régionale Theia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590419v1</w:t>
+                <w:t xml:space="preserve">hal-02098170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">CES EVAPOTRANSPIRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Atelier rencontre CES / ART (Centres d’Expertise Scientifique / réseaux d'Animation Régionale Theia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098519v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of time-series of total and plant water stress levels using a dual-source energy balance model over agricultural crops and medium to low resolution thermal infra red remote sensing data</w:t>
               </w:r>
@@ -8210,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385779v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Sebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib El Hachimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hajhouji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0067-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784173v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diarra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.46" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ouassanouan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155328" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02464982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellemans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Cara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Tazekrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hartani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamimed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-7786333016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01762227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2187-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Baba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091120" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deschamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raimbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00693533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.564220" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cordier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifriqui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.08.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2010.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui Haroni," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9465-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF957421D46CF28F8D65102E426AB067D4E63A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Errouane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sighir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036482" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385648v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheggour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Samia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;ni Yaro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00669424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er Raki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701250390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auclair" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.02.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ7MFMR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cable" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hultine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.B. Hoedjes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Yepez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2004.04.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S30STZ2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Manyari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642533" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aholoukp&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouagga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385779v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Sebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib El Hachimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hajhouji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0067-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ouassanouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diarra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.46" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02464982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellemans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Cara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Tazekrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hartani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamimed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-7786333016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01762227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2187-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Baba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091120" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deschamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raimbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00693533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.564220" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2010.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cordier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifriqui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.08.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui Haroni," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9465-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF957421D46CF28F8D65102E426AB067D4E63A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Errouane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sighir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036482" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385648v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheggour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Samia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;ni Yaro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00669424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er Raki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701250390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auclair" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.02.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ7MFMR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cable" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hultine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.B. Hoedjes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Yepez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2004.04.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S30STZ2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Manyari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642533" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590419v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aholoukp&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouagga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>