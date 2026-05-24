--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -504,723 +504,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evapotranspiration estimates in a traditional irrigated area in semi-arid Mediterranean. Comparison of four remote sensing-based models</w:t>
+                <w:t xml:space="preserve">Mapping deep percolation using remote sensing over an irrigated area in the Haouz plain (Marrakech, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Elfarkh</w:t>
+                <w:t xml:space="preserve">H. Nassah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boulet</w:t>
+                <w:t xml:space="preserve">A. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 270, pp.107728. </w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1335, pp.371-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03701664v1</w:t>
+                <w:t xml:space="preserve">hal-04784173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of groundwater recharge near a semi-arid Mediterranean intermittent stream under wet and normal climate conditions</w:t>
+                <w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Hajhouji</w:t>
+                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Fakir</w:t>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gascoin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelghani Boudhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40333-022-0067-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04351699v1</w:t>
+                <w:t xml:space="preserve">ird-03701667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-decadal analysis of water resources and agricultural change in a Mediterranean semiarid irrigated piedmont under water scarcity and human interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Ouassanouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Fakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssne Bouimouass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04351656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow hydrology in the Moroccan Atlas Mountains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+                <w:t xml:space="preserve">Dynamics of groundwater recharge near a semi-arid Mediterranean intermittent stream under wet and normal climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hajhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Fakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Chehbouni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.739-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40333-022-0067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03701667v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04351699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping deep percolation using remote sensing over an irrigated area in the Haouz plain (Marrakech, Morocco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evapotranspiration estimates in a traditional irrigated area in semi-arid Mediterranean. Comparison of four remote sensing-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Er-Raki</w:t>
+                <w:t xml:space="preserve">Jamal Elfarkh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Fakir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+                <w:t xml:space="preserve">Jamal Ezzahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Diarra</w:t>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1335, pp.371-380. </w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 270, pp.107728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1335.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784173v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03701664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Irrigation Water Use with Remote Sensing-Based Soil Water Balance at an Irrigation Scheme Level in a Semi-Arid Region of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,64 +1310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Scale Evaluation of the TSEB Model over a Complex Agricultural Landscape in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Elfarkh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ezzahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,1221 +1572,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en eau, sociétés et territoires méditerranéens. L’interdisciplinarité pour répondre aux défis du changement climatique</w:t>
+                <w:t xml:space="preserve">Partitioning evapotranspiration of a drip-irrigated wheat crop: Inter-comparing eddy covariance-, sap flow-, lysimeter- and FAO-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Romagny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+                <w:t xml:space="preserve">Zoubair Rafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Boujrouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salah Er-Raki</w:t>
+                <w:t xml:space="preserve">Valérie Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Riaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Mordelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.219-224. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 265, pp.310-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2019025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02464982v1</w:t>
+                <w:t xml:space="preserve">hal-03066927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning evapotranspiration of a drip-irrigated wheat crop: Inter-comparing eddy covariance-, sap flow-, lysimeter- and FAO-based methods</w:t>
+                <w:t xml:space="preserve">Spatial variability of the relationships of runoff and sediment yield with weather types throughout the Mediterranean basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubair Rafi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Merlin</w:t>
+                <w:t xml:space="preserve">D. Pena-Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Dantec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Khabba</w:t>
+                <w:t xml:space="preserve">E. Nadal-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mordelet</w:t>
+                <w:t xml:space="preserve">J. C. Gonzalez-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.11.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 571, pp.390-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066927v1</w:t>
+                <w:t xml:space="preserve">hal-02154366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of the relationships of runoff and sediment yield with weather types throughout the Mediterranean basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near real-time agriculture monitoring at national scale at parcel resolution: Performance assessment of the Sen2-Agri automated system in various cropping systems around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Gonzalez-Hidalgo</w:t>
+                <w:t xml:space="preserve">Pierre Defourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Albaladejo</w:t>
+                <w:t xml:space="preserve">Sophie Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Andreu</w:t>
+                <w:t xml:space="preserve">Nicolas Bellemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.01.059⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 221, pp.551-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154366v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near real-time agriculture monitoring at national scale at parcel resolution: Performance assessment of the Sen2-Agri automated system in various cropping systems around the world</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources en eau, sociétés et territoires méditerranéens. L’interdisciplinarité pour répondre aux défis du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellemans</w:t>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmin Cara</w:t>
+                <w:t xml:space="preserve">Said Boujrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Dedieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Riaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 221, pp.551-568. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.219-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2019025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138321v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02464982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation pluie-débit et analyse du régime d'un bassin versant semi-aride sous influence nivale. Cas du bassin versant du Rheraya (Haut Atlas, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Hajhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Fakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Bastien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.49-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">ird-04351673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Irrigation Water Pumping by Remote Sensing: Application of the SAMIR Model to Citrus under Mediterranean Climate Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idir Tazekrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benslimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Hartani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Hamimed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Meteorologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (3), pp.391-400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/0102-7786333016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of actual evapotranspiration over a semiarid heterogeneous land surface by means of coupled low-resolution remote sensing data with an energy balance model : comparison to extra-large aperture scintillometer measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Bahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delogu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (4), pp.2187 - 2209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-22-2187-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01762227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pluie-débit et analyse du régime d'un bassin versant semi-aride sous influence nivale. Cas du bassin versant du Rheraya (Haut Atlas, Maroc)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Hajhouji</w:t>
+                <w:t xml:space="preserve">Variations of the snow water equivalent in the ourika catchment (Morocco) over 2000-2018 using downscaled MERRA-2 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018032⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10091120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04351673v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of the snow water equivalent in the ourika catchment (Morocco) over 2000-2018 using downscaled MERRA-2 data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.W. Baba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hanich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (9), </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w10091120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351622v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling water needs and total irrigation depths of maize crop in the south west of France using high spatial and temporal resolution satellite imagery</w:t>
               </w:r>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Battude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,77 +3174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Irrigation Consumption Using High Resolution NDVI Image Time Series: Calibration and Validation in the Kairouan Plain (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,103 +3308,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Sensing of Water Resources in Semi-Arid Mediterranean Areas: the joint international laboratory TREMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (19-20), pp.4879 - 4917. </w:t>
@@ -3468,51 +3468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,51 +3576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of equity and adequacy of water delivery in irrigation systems using remote sensing-based indicators in semi-arid region, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,77 +3748,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel LE PAGE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berjamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (11), pp.3209-3230. </w:t>
@@ -3868,51 +3868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water use efficiency and yield of winter wheat under different irrigation regimes in a semi-arid region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,338 +4130,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00693533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of reference evapotranspiration methods in semi-arid regions : can weather forecast data be used as alternate of ground meteorological parameters ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can traditional forest management buffer forest depletion? Dynamics of Moroccan High Atlas Mountain forests using remote sensing and vegetation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Khabba</w:t>
+                <w:t xml:space="preserve">S. Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2010.07.002⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 260, pp.1861-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00610374v1</w:t>
+                <w:t xml:space="preserve">ird-00556984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can traditional forest management buffer forest depletion? Dynamics of Moroccan High Atlas Mountain forests using remote sensing and vegetation analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Hammi</w:t>
+                <w:t xml:space="preserve">Assessment of reference evapotranspiration methods in semi-arid regions : can weather forecast data be used as alternate of ground meteorological parameters ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Er-Raki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Alifriqui</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 260, pp.1861-1872. </w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (12), pp.1587-1596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00556984v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00610374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent dynamics of the wet pastures at Oukaimeden plateau (High Atlas mountains, Morroco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alaoui Haroni,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4648,545 +4648,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00389327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des volumes d'eau pompés dans la nappe pour l'irrigation (Plaine du Haouz, Marrakech, Maroc). Comparaison d'une méthode statistique et d'une méthode basée sur l'utilisation de données de télédétection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrometerological study of semi-arid areas : an experiment for analysing the potential of time series of FORMOSAT-2 images (Tensift-Marrakech plain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abourida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+                <w:t xml:space="preserve">Olivier Hagolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Benhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Errouane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Berjami</w:t>
+                <w:t xml:space="preserve">R. Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (17-18), pp.5291-5300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160802036482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00389822v1</w:t>
+                <w:t xml:space="preserve">ird-00385110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrometerological study of semi-arid areas : an experiment for analysing the potential of time series of FORMOSAT-2 images (Tensift-Marrakech plain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+                <w:t xml:space="preserve">Estimation des volumes d'eau pompés dans la nappe pour l'irrigation (Plaine du Haouz, Marrakech, Maroc). Comparaison d'une méthode statistique et d'une méthode basée sur l'utilisation de données de télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abourida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hagolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iskander Benhadj</w:t>
+                <w:t xml:space="preserve">S. Errouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hadria</w:t>
+                <w:t xml:space="preserve">F. Sighir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berjami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.489-501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00385110v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00389822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'indicateurs de ruissellement et d'érosion par simulations de pluies sur les principaux sols du bassin versant du Rheraya (Haut-Atlas occidental, Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated modelling and remote sensing approach for hydrological study in arid and semi-arid regions : the SUDMED programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghani Chehbouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cheggour</w:t>
+                <w:t xml:space="preserve">Richard Escadafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Errouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (17-18), pp.5161-5181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160802036417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00385648v1</w:t>
+                <w:t xml:space="preserve">ird-00669424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated modelling and remote sensing approach for hydrological study in arid and semi-arid regions : the SUDMED programme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche d'indicateurs de ruissellement et d'érosion par simulations de pluies sur les principaux sols du bassin versant du Rheraya (Haut-Atlas occidental, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Escadafal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+                <w:t xml:space="preserve">A. Cheggour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Boulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+                <w:t xml:space="preserve">Asma Samia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéni Yaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Errouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (3), pp.311-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-00669424v1</w:t>
+                <w:t xml:space="preserve">ird-00385648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of high-resolution image time series for crop classification and evapotranspiration estimate over an irrigated area in central Morocco</w:t>
               </w:r>
@@ -5306,77 +5306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des recouvrements forestiers et de l'Occupation des sols entre 1964 et 2002 dans la haute vallée des Ait Bouguemez (Haut Atlas Central, Maroc). Impact des modes de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alifriqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,77 +5449,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring wheat phenology and irrigation in Center of Morocco: on the use of relationship between evapotranspiration, crops coefficients, leaf area index and remotely-sensed vegetation indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maisongrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5842,51 +5842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Accuracy of Remote Sensing Evapotranspiration Estimates Against Eddy Covariance Data in Semi-Arid Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Manyari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hakim Kharrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,424 +6203,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Marchane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098519v1</w:t>
+                <w:t xml:space="preserve">hal-02098170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des données spatiales pour la gestion de l'eau en agriculture : vers une mission IRT nouvelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CES EVAPOTRANSPIRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e colloque de restitution du TOSCA (Terre Solide, Océan, Surfaces Continentales et Atmosphère)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier rencontre CES / ART (Centres d’Expertise Scientifique / réseaux d'Animation Régionale Theia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098170v1</w:t>
+                <w:t xml:space="preserve">hal-03590419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CES EVAPOTRANSPIRATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of climate change on the water resources of the Tensift watershed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Hanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Marchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier rencontre CES / ART (Centres d’Expertise Scientifique / réseaux d'Animation Régionale Theia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10th HyMeX Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590419v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of time-series of total and plant water stress levels using a dual-source energy balance model over agricultural crops and medium to low resolution thermal infra red remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Bahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fanise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
@@ -6893,320 +6893,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
+              <w:t xml:space="preserve">EGU 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533253v1</w:t>
+                <w:t xml:space="preserve">hal-02660096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling of the Mediterranean basin in the context of land use and climate changes</w:t>
+                <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-8679</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.8679-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660096v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrometerological study of semi-arid areas: an experiment for analysing the potential of time series of FORMOSAT-2 images (Tensift-Marrakech plain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hagolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7228,51 +7228,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Torrent, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431160802036482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822920v1</w:t>
@@ -7705,51 +7705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Thivent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7785,51 +7785,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t>
+                <w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demarez</w:t>
@@ -7864,97 +7864,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t>
+              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603663v1</w:t>
+                <w:t xml:space="preserve">hal-01603283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement des surfaces agricoles : apport de la télédétection</w:t>
+                <w:t xml:space="preserve">Contribution of remote sensing for crop and water monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demarez</w:t>
@@ -7989,73 +7989,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Simonneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observation des surfaces continentales par télédétection I Agriculture et Forêt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, 456 p., 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t>
+              <w:t xml:space="preserve">Land surface remote sensing in agriculture and forest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Ltd, 496 p., 2016, 978-1785481031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603283v1</w:t>
+                <w:t xml:space="preserve">hal-01603663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8210,51 +8210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385779v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Sebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib El Hachimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351699v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hajhouji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0067-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ouassanouan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diarra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.46" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02464982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138321v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellemans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Cara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Tazekrit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hartani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamimed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-7786333016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01762227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2187-2018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Baba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091120" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deschamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raimbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00693533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.564220" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610374v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2010.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cordier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifriqui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.08.033" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui Haroni," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9465-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF957421D46CF28F8D65102E426AB067D4E63A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourida" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Errouane" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sighir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjami" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385110v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036482" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385648v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheggour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Samia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;ni Yaro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00669424v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036417" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er Raki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701250390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auclair" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.02.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ7MFMR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cable" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hultine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.B. Hoedjes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Yepez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2004.04.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S30STZ2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Manyari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642533" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590419v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aholoukp&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouagga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385779v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Sebbar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Khabba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Chehbouni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134457" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib El Hachimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14040610" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784173v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er-Raki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fakir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diarra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1335.46" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudhar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Ouassanouan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Fakir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hakim Kharrou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssne Bouimouass" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155328" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351699v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hajhouji" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40333-022-0067-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03701664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elfarkh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ezzahar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107728" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13061133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03257225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ait Hssaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12071181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997088v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi El Khalki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Massari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-2591-2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066927v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubair Rafi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mordelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.11.031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pena-Angulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Gonzalez-Hidalgo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albaladejo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.01.059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Defourny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bontemps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellemans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Cara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dedieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.11.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02464982v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Boujrouf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Riaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2019025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Richard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Tazekrit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslimane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Hartani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamimed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-7786333016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01762227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Saadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Bahir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-2187-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Baba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hanich" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10091120" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Gorrab" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2016.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatif Cheggour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deschamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mouillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2015.06.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raimbault" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mougenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs71013005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khabba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1093198" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezzahar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.059" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chehbouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0438-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SKZBVD6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00913434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-012-0068-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/457B7E5C0E722F0D9F47334F2CC7630B05F2FD2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2011.23036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00693533v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Benhadj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maisongrande" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.564220" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00556984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Cordier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alifriqui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.08.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00610374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghani Chehbouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2010.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00384686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui Haroni," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9465-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FF957421D46CF28F8D65102E426AB067D4E63A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Helson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Metral" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2009.0177" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385110v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036482" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389822v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Errouane" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sighir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berjami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00669424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Escadafal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boulet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160802036417" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheggour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Samia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;ni Yaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00385245v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Er Raki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701250390" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00389794v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auclair" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2007.0101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294102v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.02.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSJ7MFMR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821711v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Williams" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cable" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hultine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.B. Hoedjes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Yepez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2004.04.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S30STZ2K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01199059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Manyari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642533" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412245v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660445v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590419v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098519v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Marchane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00612446v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214709v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blavet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aholoukp&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouagga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensalah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822920v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alazard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Banton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424740v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Thivent" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603663v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>