--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -375,1363 +375,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic anti-cancer therapy and arachidonic acid metabolism: State of the art in 2024</w:t>
+                <w:t xml:space="preserve">Curcumin-Based Nanoparticles: Advancements and Challenges in Tumor Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Riad El Kebbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Youness Limami</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Yannick Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2025.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17010114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037147v1</w:t>
+                <w:t xml:space="preserve">hal-04966553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin-Based Nanoparticles: Advancements and Challenges in Tumor Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triarylphosphonium BODIPY‐Based [2]Rotaxanes Nanoparticles for Light‐Driven Antibacterial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad El Kebbaj</w:t>
+                <w:t xml:space="preserve">Greta Sambucari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+                <w:t xml:space="preserve">Corinne Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youness Limami</w:t>
+                <w:t xml:space="preserve">Alessandro Di Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gina Elena Giacomazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Nun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17010114⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (13), pp.2403076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202403076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966553v1</w:t>
+                <w:t xml:space="preserve">hal-05117248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triarylphosphonium BODIPY‐Based [2]Rotaxanes Nanoparticles for Light‐Driven Antibacterial Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Coutant</w:t>
+                <w:t xml:space="preserve">Photodynamic anti-cancer therapy and arachidonic acid metabolism: State of the art in 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Limami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Di Michele</w:t>
+                <w:t xml:space="preserve">Raphaël Emmanuel Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Elena Giacomazzo</w:t>
+                <w:t xml:space="preserve">Bassel Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Nun</w:t>
+                <w:t xml:space="preserve">David Yannick Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (13), pp.2403076. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202403076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2025.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117248v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototoxicity of the Ethanolic Extract of Skeletonema marinoi for the Dermocosmetic Improvement of Acne</w:t>
+                <w:t xml:space="preserve">Development of photoactivatable CO-releasing tricarbonylrhenium(I) complexes and their integration into cellulose nanocrystals in view of antibacterial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Bérard</w:t>
+                <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Marie Goizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lefoulon</w:t>
+                <w:t xml:space="preserve">Nadine Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Landolt</w:t>
+                <w:t xml:space="preserve">Alexandre Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22080343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 453, pp.115600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.115600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669947v1</w:t>
+                <w:t xml:space="preserve">hal-04695761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of Hydrophilic, Biocompatible, Fluorescent, Organic Nanoparticles Functionalized with Purpurin-18 in Photodynamic Therapy for Colorectal Cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrophilic Biocompatible Fluorescent Organic Nanoparticles as Nanocarriers for Biosourced Photosensitizers for Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justine Couvez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (19), pp.1557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14191557⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14020216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713823v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of photoactivatable CO-releasing tricarbonylrhenium(I) complexes and their integration into cellulose nanocrystals in view of antibacterial activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activity of Hydrophilic, Biocompatible, Fluorescent, Organic Nanoparticles Functionalized with Purpurin-18 in Photodynamic Therapy for Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leygue</w:t>
+                <w:t xml:space="preserve">Rayan Chkair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Couvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Poirot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mallet-Ladeira</w:t>
+                <w:t xml:space="preserve">Mona Diab-Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2024.115600⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano14191557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695761v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Biocompatible Fluorescent Organic Nanoparticles as Nanocarriers for Biosourced Photosensitizers for Photodynamic Therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sasaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+                <w:t xml:space="preserve">Phillipe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Daniel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.395-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano14020216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407230v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of carbon monoxide and singlet oxygen in photoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
+                <w:t xml:space="preserve">Cécile Letulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier M.-A. Ndong-Ntoutoume</w:t>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Hba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104175⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752028v1</w:t>
+                <w:t xml:space="preserve">hal-04699095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Toublet</w:t>
+                <w:t xml:space="preserve">Disentangling the effects of carbon monoxide and singlet oxygen in photoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Pinon</w:t>
+                <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Hba</w:t>
+                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+                <w:t xml:space="preserve">Gautier M.-A. Ndong-Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.1207. </w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46, pp.104175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699095v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t>
+                <w:t xml:space="preserve">Phototoxicity of the Ethanolic Extract of Skeletonema marinoi for the Dermocosmetic Improvement of Acne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Le Guern</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Arnoux</w:t>
+                <w:t xml:space="preserve">Louise Lefoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Frochot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cornelia Landolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, pp.395-407. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md22080343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430900v1</w:t>
+                <w:t xml:space="preserve">hal-04669947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Charcot-Marie-Tooth Phenotype with a Nanocomplex Treatment in Two Transgenic Models of CMT1A</w:t>
               </w:r>
@@ -1845,429 +1845,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Promise of Piperine in Cancer Chemoprevention</w:t>
+                <w:t xml:space="preserve">Polyphenol Content, Antioxidant, and Antibiotic Activities of Pinus Caribaea Morelet Forestry Coproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Benayad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Maerker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Medevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15225488⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1934578X231211958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311107v1</w:t>
+                <w:t xml:space="preserve">hal-04290633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Campillo</w:t>
+                <w:t xml:space="preserve">Polyphenol-Based Nanoparticles: A Promising Frontier for Enhanced Colorectal Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Maubert</w:t>
+                <w:t xml:space="preserve">Hicham El Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rukset Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213772v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining a Light on Prostate Cancer: Photodynamic Therapy and Combination Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Chalcones and Derivatives in Colon Cancer: Pre-Clinical Challenges and the Promise of Chalcone-Based Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Hba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzan Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad El Kebbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.1767. </w:t>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142473v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and structural properties of lipid-photosensitizer conjugates mixed with phospholipids: Impact on the formation and stability of nano-assemblies</w:t>
               </w:r>
@@ -2381,969 +2381,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol Content, Antioxidant, and Antibiotic Activities of Pinus Caribaea Morelet Forestry Coproducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shining a Light on Prostate Cancer: Photodynamic Therapy and Combination Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t>
+                <w:t xml:space="preserve">Ibtissam Youlyouz-Marfak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisa Maerker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bregier</w:t>
+                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1934578X231211958⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290633v1</w:t>
+                <w:t xml:space="preserve">hal-04142473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Chalcones and Derivatives in Colon Cancer: Pre-Clinical Challenges and the Promise of Chalcone-Based Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Hba</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Riad El Kebbaj</w:t>
+                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier M.-A. Ndong-Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122718⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.103388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320601v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol-Based Nanoparticles: A Promising Frontier for Enhanced Colorectal Cancer Treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rukset Attar</w:t>
+                <w:t xml:space="preserve">Enforcing Local DNA Kinks by Sequence‐Selective Trisintercalating Oligopeptides of a Tricationic Porphyrin: A Polarizable Molecular Dynamics Study**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15153826⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202300776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196379v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier M.-A. Ndong-Ntoutoume</w:t>
+                <w:t xml:space="preserve">Xylan-Porphyrin Hydrogels as Light-Triggered Gram-Positive Antibacterial Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdechakour Elkihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103388⟩</w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels9020124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294588v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Local DNA Kinks by Sequence‐Selective Trisintercalating Oligopeptides of a Tricationic Porphyrin: A Polarizable Molecular Dynamics Study**</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of phototoxic plants, their phototoxic metabolites, and possible developments as photosensitizers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lagardère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Godard</w:t>
+                <w:t xml:space="preserve">Raphaelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Izambart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Guedes da Silva Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo Gonçalves de Oliveira Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.202300776⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202300494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04437916v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylan-Porphyrin Hydrogels as Light-Triggered Gram-Positive Antibacterial Agents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Promise of Piperine in Cancer Chemoprevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">Salma Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad El Kebbaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (22), pp.5488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/gels9020124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15225488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970479v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of phototoxic plants, their phototoxic metabolites, and possible developments as photosensitizers.</w:t>
+                <w:t xml:space="preserve">Effects of Lagarosiphon major extracts on the metabolome and photosynthesis of Microcystis aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Petit</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Izambart</w:t>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Guillou</w:t>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackson Guedes da Silva Almeida</w:t>
+                <w:t xml:space="preserve">Lucie Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raimundo Gonçalves de Oliveira Junior</w:t>
+                <w:t xml:space="preserve">Samuel Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S2), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202300494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304472v1</w:t>
+                <w:t xml:space="preserve">hal-04213772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t>
               </w:r>
@@ -3433,51 +3433,51 @@
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563781v1</w:t>
+                <w:t xml:space="preserve">hal-05508333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Investigation of Flavanone Derivatives as Potential New Anti-Inflammatory Agents</w:t>
               </w:r>
@@ -3502,64 +3502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Oelgemöller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (6), pp.1781. </w:t>
@@ -3725,295 +3725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.933897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05508333v1</w:t>
+                <w:t xml:space="preserve">hal-03726275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
+                <w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Lemestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03726275v1</w:t>
+                <w:t xml:space="preserve">hal-03563781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial Photodynamic Therapy in the Near-Infrared Region with a Targeting Antimicrobial Peptide Connected to a π-Extended Porphyrin</w:t>
               </w:r>
@@ -4185,51 +4185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vuillier-Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (13), pp.6404. </w:t>
@@ -4267,103 +4267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic porphyrin–xylan conjugate hydrogels for photodynamic antimicrobial chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdechakour Elkihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vernisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan‐sothéa Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -4395,4259 +4395,4259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharides-Based Complex Particles’ Protective Role on the Stability and Bioactivity of Immobilized Curcumin</w:t>
+                <w:t xml:space="preserve">Design and synthesis of triphenylphosphonium-porphyrin@xylan nanoparticles for anticancer photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia-Elena Iurciuc (tincu)</w:t>
+                <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard Ionuţ Atanase</w:t>
+                <w:t xml:space="preserve">Ludovic Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jérôme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Martin</w:t>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22063075⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (S3), pp.127-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03383150v1</w:t>
+                <w:t xml:space="preserve">hal-04886397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of triphenylphosphonium-porphyrin@xylan nanoparticles for anticancer photodynamic therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Acetylxylan‐pheophorbide ‐a nanoparticles designed for tumor‐targeted photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Champavier</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.50799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886397v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylxylan‐pheophorbide ‐a nanoparticles designed for tumor‐targeted photodynamic therapy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and supramolecular arrangement of new stearoyl acid-based phenalenone derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bregier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.50799⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 612, pp.125988 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886517v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and supramolecular arrangement of new stearoyl acid-based phenalenone derivatives</w:t>
+                <w:t xml:space="preserve">Development of Phenalenone-Triazolium Salt Derivatives for aPDT: Synthesis and Antibacterial Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bregier</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dáire Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rosilio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Villandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 612, pp.125988 -. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (6), 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics10060626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493859v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Phenalenone-Triazolium Salt Derivatives for aPDT: Synthesis and Antibacterial Screening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and synthesis of zinc protoporphyrin IX-adamantane/cyclodextrin/cellulose nanocrystals complexes for anticancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dáire Gibbons</w:t>
+                <w:t xml:space="preserve">Gautier M.A. Ndong Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+                <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Williams</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Villandier</w:t>
+                <w:t xml:space="preserve">Eléna Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (6), 13 p. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.128024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics10060626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2021.128024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261852v1</w:t>
+                <w:t xml:space="preserve">hal-03232478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of zinc protoporphyrin IX-adamantane/cyclodextrin/cellulose nanocrystals complexes for anticancer photodynamic therapy</w:t>
+                <w:t xml:space="preserve">Lichen Polyphenolic Compounds for the Eradication of Candida albicans Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier M.A. Ndong Ntoutoume</w:t>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Granet</w:t>
+                <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléna Constantin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bretin</w:t>
+                <w:t xml:space="preserve">Jeanne-Louise Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2021.128024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.698883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.698883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232478v1</w:t>
+                <w:t xml:space="preserve">hal-04032960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lichen Polyphenolic Compounds for the Eradication of Candida albicans Biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Girardot</w:t>
+                <w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Millot</w:t>
+                <w:t xml:space="preserve">Issabayev Yerzhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+                <w:t xml:space="preserve">Yesmurzayeva Nurlykyz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne-Louise Billard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Juin</w:t>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.698883⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26041122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032960v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Xylan-Based Cross-Linked Hydrogel for Photodynamic Antimicrobial Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdechakour Elkihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26041122⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (9), pp.7204-7212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.1c00760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244508v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylan-Based Cross-Linked Hydrogel for Photodynamic Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdechakour Elkihel</w:t>
+                <w:t xml:space="preserve">Polysaccharides-Based Complex Particles’ Protective Role on the Stability and Bioactivity of Immobilized Curcumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia-Elena Iurciuc (tincu)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Ionuţ Atanase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Christie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucas</w:t>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (9), pp.7204-7212. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.1c00760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22063075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395954v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex coherent anti-Stokes Raman scattering microspectroscopy detection of lipid droplets in cancer cells expressing TrkB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
+                <w:t xml:space="preserve">New Phenalenone Derivatives: Synthesis and Evaluation of Their Singlet Oxygen Quantum Yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Couderc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Leproux</w:t>
+                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74021-z⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (43), pp.28264-28272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c04172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002616v1</w:t>
+                <w:t xml:space="preserve">hal-02980270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Phenalenone Derivatives: Synthesis and Evaluation of Their Singlet Oxygen Quantum Yield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+                <w:t xml:space="preserve">The mannose 6-phosphate receptor targeted with porphyrin-based periodic mesoporous organosilica nanoparticles for rhabdomyosarcoma theranostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauyrzhan Myrzakhmetov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Champavier</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Dominguez Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c04172⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (13), pp.3678-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0bm00586j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980270v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mannose 6-phosphate receptor targeted with porphyrin-based periodic mesoporous organosilica nanoparticles for rhabdomyosarcoma theranostics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curcumin–cyclodextrin/cellulose nanocrystals improve the phenotype of Charcot-Marie-Tooth-1A transgenic rats through the reduction of oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Martial Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Msheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Dominguez Gil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">Gautier M-A Ndong-Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0bm00586j⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.246-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912281v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin–cyclodextrin/cellulose nanocrystals improve the phenotype of Charcot-Marie-Tooth-1A transgenic rats through the reduction of oxidative stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curcumin-loaded polysaccharides-based complex particles obtained by polyelectrolyte complexation and ionic gelation. I-Particles obtaining and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier M-A Ndong-Ntoutoume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Vignaud</w:t>
+                <w:t xml:space="preserve">Camelia-Elena Iurciuc-Tincu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Ionuţ Atanase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Richard</w:t>
+                <w:t xml:space="preserve">Lăcrămioara Ochiuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, pp.246-262. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.629-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.12.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269220v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curcumin-loaded polysaccharides-based complex particles obtained by polyelectrolyte complexation and ionic gelation. I-Particles obtaining and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplex coherent anti-Stokes Raman scattering microspectroscopy detection of lipid droplets in cancer cells expressing TrkB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camelia-Elena Iurciuc-Tincu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonard Ionuţ Atanase</w:t>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lăcrămioara Ochiuz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147, pp.629-642. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.12.247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74021-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203189v1</w:t>
+                <w:t xml:space="preserve">hal-03002616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of the lichens Usnea Florida and Flavoparmelia caperata (Parmeliaceae)</w:t>
+                <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Dieu</w:t>
+                <w:t xml:space="preserve">Soraya Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lengo Mambu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Dina Aggad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lakrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1561678⟩</w:t>
+              <w:t xml:space="preserve">Cancer reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.e1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948289v1</w:t>
+                <w:t xml:space="preserve">hal-02355962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faible densité des groupements hydroxyles de surface explique-t-elle la plus faible adhésion bactérienne sur l’alumine poreuse ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2018.12.022⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895589v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the First Threshold: New Insights into the Influence of the Chemical Structure of Anionic Porphyrins on Plant Cell Wall Interactions and Photodynamic Cell Death Induction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regioselective reduction of 5-aryl-10,15,20-tris(pyridyl) porphyrin to 5-aryl-10,15,20-tris(pyridyl)dihydroporphyrin (chlorin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Thiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (11n12), pp.1380-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424619501438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491136v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective reduction of 5-aryl-10,15,20-tris(pyridyl) porphyrin to 5-aryl-10,15,20-tris(pyridyl)dihydroporphyrin (chlorin)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Porphyrin-xylan-coated silica nanoparticles for anticancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Moulin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424619501438⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.168-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.02.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895570v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-xylan-coated silica nanoparticles for anticancer photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+                <w:t xml:space="preserve">Enhanced cytotoxicity of gold porphyrin complexes after inclusion in cyclodextrin scaffolds adsorbed on polyethyleneimine-coated gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mark-Arthur Ndong Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yann Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.02.070⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1065-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490804v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced cytotoxicity of gold porphyrin complexes after inclusion in cyclodextrin scaffolds adsorbed on polyethyleneimine-coated gold nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Yann Leger</w:t>
+                <w:t xml:space="preserve">Efficient Singlet Oxygen Photogeneration by Zinc Porphyrin Dimers upon One- and Two-Photon Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek M. Mazur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Samoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.4271-4277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b12561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922086v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Singlet Oxygen Photogeneration by Zinc Porphyrin Dimers upon One- and Two-Photon Excitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Does low hydroxyl group surface density explain less bacterial adhesion on porous alumina?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marek Samoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b12561⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.473-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491149v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin‐based bridged silsesquioxane nanoparticles for targeted two‐photon photodynamic therapy of zebrafish xenografted with human tumor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Lakrafi</w:t>
+                <w:t xml:space="preserve">Multiplex coherent anti-Stokes Raman scattering highlights state of chromatin condensation in CH region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Héry</w:t>
+                <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Kano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnr2.1186⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.13862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50453-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355962v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of hydrosolubility and in vitro antiproliferative properties of chalcones following encapsulation into β-cyclodextrin/cellulose-nanocrystal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Damia</w:t>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">Christelle Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mark Arthur Ndong Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (15), pp.1895-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130757v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does low hydroxyl group surface density explain less bacterial adhesion on porous alumina?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Photodynamic Therapy Activity of New Porphyrin-Xylan-Coated Silica Nanoparticles in Human Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers11101474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895581v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplex coherent anti-Stokes Raman scattering highlights state of chromatin condensation in CH region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hideaki Kano</w:t>
+                <w:t xml:space="preserve">Photo-Uncaging of a Microtubule-Targeted Rigidin Analogue in Hypoxic Cancer Cells and in a Xenograft Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent van Rixel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadde Ramu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austin Auyeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Beztsinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (46), pp.18444-18454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b07225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50453-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02490901v1</w:t>
+                <w:t xml:space="preserve">hal-02922070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of hydrosolubility and in vitro antiproliferative properties of chalcones following encapsulation into β-cyclodextrin/cellulose-nanocrystal complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Granet</w:t>
+                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.343-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.05.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02491133v1</w:t>
+                <w:t xml:space="preserve">hal-02080103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Therapy Activity of New Porphyrin-Xylan-Coated Silica Nanoparticles in Human Colorectal Cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossing the First Threshold: New Insights into the Influence of the Chemical Structure of Anionic Porphyrins on Plant Cell Wall Interactions and Photodynamic Cell Death Induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11101474⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (16), pp.2188-2197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.9b00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491059v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-Uncaging of a Microtubule-Targeted Rigidin Analogue in Hypoxic Cancer Cells and in a Xenograft Mouse Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Leger</w:t>
+                <w:t xml:space="preserve">Antibacterial activity of the lichens Usnea Florida and Flavoparmelia caperata (Parmeliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lengo Mambu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b07225⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (23), pp.3358-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1561678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922070v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">La faible densité des groupements hydroxyles de surface explique-t-elle la plus faible adhésion bactérienne sur l’alumine poreuse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guislaine Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.321-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2018.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02080103v1</w:t>
+                <w:t xml:space="preserve">hal-02895589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of fulvic and humic like acids on surfaces of clays: Relation with SUVA index and acidity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses of an adventitious fast-growing plant to photodynamic stress: comparative study of anionic and cationic porphyrin effect on Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.12.036⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162 (3), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738065v1</w:t>
+                <w:t xml:space="preserve">hal-02491083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of an adventitious fast-growing plant to photodynamic stress: comparative study of anionic and cationic porphyrin effect on Arabidopsis thaliana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Plant Photodynamic Stress: What's New?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12666⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491083v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Photodynamic Stress: What's New?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Adsorption of fulvic and humic like acids on surfaces of clays: Relation with SUVA index and acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.83 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491160v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triphenylphosphonium-substituted phthalocyanine: Design, synthetic strategy, photoproperties and photodynamic activity</w:t>
               </w:r>
@@ -8672,51 +8672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emel Önal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Aggad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ümit İşci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8767,64 +8767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Porphyrin-Based Organosilica Nanoparticles for NIR Two-Photon Photodynamic Therapy and Gene Delivery in Zebrafish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Mauriello Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Aggad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8953,51 +8953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (3), pp.193-206. </w:t>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bressollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (11), pp.1780-1786. </w:t>
@@ -9342,64 +9342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 117, pp.34 - 49. </w:t>
@@ -9431,3500 +9431,3500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysine Analogue of Polymyxin B as a Significant Opportunity for Photodynamic Antimicrobial Chemotherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ouk</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of xylan-graft-poly( L -lactide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Kerrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vanderesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Champavier</w:t>
+                <w:t xml:space="preserve">G. Sotclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.7b00360⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1410008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058215v1</w:t>
+                <w:t xml:space="preserve">hal-04949394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEI-cellulose nanocrystal hybrids as efficient siRNA delivery agents—Synthesis, physicochemical characterization and in vitro evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
+                <w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.2493 - 2506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01738117v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of photobactericidal activity of chlorin-e6-cellulose nanocrystals by covalent attachment of polymyxin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (33), pp.6953-6962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7TB01274H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+                <w:t xml:space="preserve">Analysis of the in vitro and in vivo effects of photodynamic therapy on prostate cancer by using new photosensitizers, protoporphyrin IX-polyamine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fidanzi-Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Perraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1861 (7), pp.1676-1690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710928v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of xylan-graft-poly( L -lactide)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabila Rouba</w:t>
+                <w:t xml:space="preserve">Design and multi-step synthesis of chalcone-polyamine conjugates as potent antiproliferative agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sotclet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Chloë Fidanzi-Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1410008⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (18), pp.4354-4357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949394v1</w:t>
+                <w:t xml:space="preserve">hal-02491124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the in vitro and in vivo effects of photodynamic therapy on prostate cancer by using new photosensitizers, protoporphyrin IX-polyamine derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chemin</w:t>
+                <w:t xml:space="preserve">Unexpected features of exponentially growing Tobacco Bright Yellow-2 cell suspension culture in relation to excreted extracellular polysaccharides and cell wall composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Perraud</w:t>
+                <w:t xml:space="preserve">Mohammad Muhieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Carrion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1861 (7), pp.1676-1690. </w:t>
+              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (5), pp.585 - 590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2017.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10719-017-9782-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02421432v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and multi-step synthesis of chalcone-polyamine conjugates as potent antiproliferative agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Laurent</w:t>
+                <w:t xml:space="preserve">Lysine Analogue of Polymyxin B as a Significant Opportunity for Photodynamic Antimicrobial Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2017.08.024⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.11-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.7b00360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491124v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected features of exponentially growing Tobacco Bright Yellow-2 cell suspension culture in relation to excreted extracellular polysaccharides and cell wall composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Issawi</w:t>
+                <w:t xml:space="preserve">PEI-cellulose nanocrystal hybrids as efficient siRNA delivery agents—Synthesis, physicochemical characterization and in vitro evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mark Arthur Ndong Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Muhieddine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Chabanais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycoconjugate Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.258 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10719-017-9782-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01738011v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of curcumin-cyclodextrin/cellulose nanocrystals complexes: New anticancer drug delivery systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">Synergistic enhancement of tolerance mechanisms in response to photoactivation of cationic tetra (N-methylpyridyl) porphyrins in tomato plantlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Yannick Leger</w:t>
+                <w:t xml:space="preserve">Anne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26, pp.941-945. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.12.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257118v1</w:t>
+                <w:t xml:space="preserve">hal-01271132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photobactericidal properties of a neutral porphyrin grafted onto lignocellulosic fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of curcumin-cyclodextrin/cellulose nanocrystals complexes: New anticancer drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mark Arthur Ndong Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Kerim Nzambe Ta Keki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">David Yannick Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.028⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.941-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257403v1</w:t>
+                <w:t xml:space="preserve">hal-01257118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic enhancement of tolerance mechanisms in response to photoactivation of cationic tetra (N-methylpyridyl) porphyrins in tomato plantlets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Issawi</w:t>
+                <w:t xml:space="preserve">Synthesis and photobactericidal properties of a neutral porphyrin grafted onto lignocellulosic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Kerim Nzambe Ta Keki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne da Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rachida Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2016.01.015⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01271132v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-functionalized mesoporous organosilica nanoparticles for two-photon imaging of cancer cells and drug delivery</w:t>
+                <w:t xml:space="preserve">Novel polycarboxylate porphyrins: Synthesis, characterization, photophysical properties and preliminary antimicrobial study against Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmad Jiblaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5TB00315F⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.355-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199618v1</w:t>
+                <w:t xml:space="preserve">hal-01101124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photodynamic therapy: state of the art and perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
+                <w:t xml:space="preserve">Berberis libanotica extract targets NF-κB/COX-2, PI3K/Akt and mitochondrial/caspase signalling to induce human erythroleukemia cell apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saada Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fidanzi-Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yannick Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ghezali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ijo.2015.3012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257199v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Dextran Nanoparticles That Bear Hydrophilic Porphyrin Derivatives: Bimodal Agents for Potential Application in Photodynamic Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Tunable Arene Ruthenium Metallaprisms to Transport, Shield, and Release Porphin in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Garci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alvès</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ersin Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201500087⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (16), pp.4138-4146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01199677v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Arene Ruthenium Metallaprisms to Transport, Shield, and Release Porphin in Cancer Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La thérapie photodynamique : état de l'art et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Garci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ersin Orhan</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199671v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berberis libanotica extract targets NF-κB/COX-2, PI3K/Akt and mitochondrial/caspase signalling to induce human erythroleukemia cell apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asplenioideae Species as a Reservoir of Volatile Organic Compounds with Potential Therapeutic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Froissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Buatois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saada Diab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Millot</w:t>
+                <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/ijo.2015.3012⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.1079-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1934578X1501000671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200642v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel polycarboxylate porphyrins: Synthesis, characterization, photophysical properties and preliminary antimicrobial study against Gram-positive bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delivery of porphin to cancer cells by organometallic Rh(III) and Ir(III) metalla-cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gajendra Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Jiblaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Denoyelle Di-Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (2), pp.355-362. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 787, pp.44-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2015.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01101124v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie photodynamique : état de l'art et perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
+                <w:t xml:space="preserve">Modulation of intermolecular interactions in new pyrimidine–porphyrin system as two-photon absorbing photosensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Jiblaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Gonzalez-Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baudequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (16), pp.2428-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.02.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174853v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asplenioideae Species as a Reservoir of Volatile Organic Compounds with Potential Therapeutic Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Fruchier</w:t>
+                <w:t xml:space="preserve">Porphyrin-functionalized mesoporous organosilica nanoparticles for two-photon imaging of cancer cells and drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cattoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (18), pp.3681-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TB00315F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1934578X1501000671⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257591v1</w:t>
+                <w:t xml:space="preserve">hal-01199618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of porphin to cancer cells by organometallic Rh(III) and Ir(III) metalla-cages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">The photodynamic therapy: state of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, juin juilllet 2015 (397-398), pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199630v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of intermolecular interactions in new pyrimidine–porphyrin system as two-photon absorbing photosensitizers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+                <w:t xml:space="preserve">Magnetic Dextran Nanoparticles That Bear Hydrophilic Porphyrin Derivatives: Bimodal Agents for Potential Application in Photodynamic Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Gonzalez-Nunez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Baudequin</w:t>
+                <w:t xml:space="preserve">Sandra Alvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (9), pp.1416-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201500087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2015.02.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381719v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient quantification of primary amine functions grafted onto apatite ceramics by using two UV-Vis spectrophotometric methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Sensing of the uranyl ion based on its complexation with bisphosphonate-capped gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4AY02012J⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.208-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086778v1</w:t>
+                <w:t xml:space="preserve">hal-00942457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and creep behavior of geomaterials for building with tannin addition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Keita</w:t>
+                <w:t xml:space="preserve">Anionic porphyrin as a new powerful cell death inducer of Tobacco Bright Yellow-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dembelé</w:t>
+                <w:t xml:space="preserve">Claude-Alain Calliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pléa</w:t>
+                <w:t xml:space="preserve">Olivier Rezazgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (6), pp.937-946. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (4), pp.621-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-013-0104-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3pp50315a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938963v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anionic porphyrin as a new powerful cell death inducer of Tobacco Bright Yellow-2 cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength and creep behavior of geomaterials for building with tannin addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Alain Calliste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Guillaumot</w:t>
+                <w:t xml:space="preserve">B. Sorgho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rezazgui</w:t>
+                <w:t xml:space="preserve">L. Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dembelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3pp50315a⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (6), pp.937-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-013-0104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939002v1</w:t>
+                <w:t xml:space="preserve">hal-00938963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing of the uranyl ion based on its complexation with bisphosphonate-capped gold nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Efficient quantification of primary amine functions grafted onto apatite ceramics by using two UV-Vis spectrophotometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2014.01.097⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.9622-9627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4AY02012J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00942457v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Use of the Suzuki Coupling Reaction in the Synthesis of 4′-Alkyl-2′-hydroxyacetophenones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trouillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockhaya Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12975,103 +12975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncommon Chlorinated Xanthone and Other Antibacterial Compounds from the Lichen Cladonia incrassata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lengo Angèle Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta Medica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.931-935. </w:t>
@@ -13103,1197 +13103,1197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of water-soluble polyaminated chlorins and bacteriochlorins - With near-infrared absorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photostability and photobactericidal properties of porphyrin-layered double hydroxide-polyurethane composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Gady</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Merchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (16), pp.2139-2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3tb20070a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926107v1</w:t>
+                <w:t xml:space="preserve">hal-00937791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photobiocidal properties of cationic porphyrin-grafted paper.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Hydrophilic chlorin-conjugated magnetic nanoparticles--potential anticancer agent for the treatment of melanoma by PDT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (9), pp.2486-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00800880v1</w:t>
+                <w:t xml:space="preserve">hal-00871642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostability and photobactericidal properties of porphyrin-layered double hydroxide-polyurethane composite films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Kubat</w:t>
+                <w:t xml:space="preserve">An easy one-pot desilylation/copper-free Sonogashira cross-coupling reaction assisted by tetra-butylammonium fluoride (TBAF): Synthesis of highly π-conjugated porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Jiblaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Verney</w:t>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (25), pp.5098-5103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.04.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3tb20070a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937791v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic chlorin-conjugated magnetic nanoparticles--potential anticancer agent for the treatment of melanoma by PDT.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Synthesis and photobiocidal properties of cationic porphyrin-grafted paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.03.039⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871642v1</w:t>
+                <w:t xml:space="preserve">hal-00926099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy one-pot desilylation/copper-free Sonogashira cross-coupling reaction assisted by tetra-butylammonium fluoride (TBAF): Synthesis of highly π-conjugated porphyrins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Optimization of the arsenazo-III method for the determination of uranium in water and plant samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jauberty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 115, pp.751-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.04.092⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926079v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photobiocidal properties of cationic porphyrin-grafted paper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Granet</w:t>
+                <w:t xml:space="preserve">Photodynamic treatment induces cell death by apoptosis or autophagy depending on the melanin content in two B16 melanoma cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sparsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Bellaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.013⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), pp.1196-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2012.2190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926099v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926214v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the arsenazo-III method for the determination of uranium in water and plant samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of water-soluble polyaminated chlorins and bacteriochlorins - With near-infrared absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.06.046⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (3), pp.609-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2013.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926063v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic treatment induces cell death by apoptosis or autophagy depending on the melanin content in two B16 melanoma cell lines.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnetblanc</w:t>
+                <w:t xml:space="preserve">Synthesis and photobiocidal properties of cationic porphyrin-grafted paper.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Herke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/or.2012.2190⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (1), pp.333-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926214v2</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorin-PEI-labeled cellulose nanocrystals: synthesis, characterization and potential application in PDT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14376,986 +14376,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial silver nanoparticles generated on cellulose nanocrystals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodynamic effects of porphyrin-polyamine conjugates in human breast cancer and keratinocyte cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Memmi</w:t>
+                <w:t xml:space="preserve">Vincent Sarrazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Saad</w:t>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bégaud-Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (4), pp.1557-1562. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (3), pp.201-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-010-9995-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2011.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698485v1</w:t>
+                <w:t xml:space="preserve">hal-00688708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic effects of porphyrin-polyamine conjugates in human breast cancer and keratinocyte cell lines.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudo porphyrinyl amino acids based on 1,3,5-triazine scaffold: New tools for the synthesis of peptidic porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2011.03.005⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (23), pp.2977-2979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.03.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688708v1</w:t>
+                <w:t xml:space="preserve">hal-00926272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo porphyrinyl amino acids based on 1,3,5-triazine scaffold: New tools for the synthesis of peptidic porphyrins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Triazinyl porphyrin-based photoactive cotton fabrics: preparation, characterization, and antibacterial activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bressollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (23), pp.2977-2979. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.1716-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.03.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm200082d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00926272v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triazinyl porphyrin-based photoactive cotton fabrics: preparation, characterization, and antibacterial activity.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">High yield preparation of purpurin-18 from Spirulina maxima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm200082d⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.125-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2010.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697184v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High yield preparation of purpurin-18 from Spirulina maxima</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">UV and visible light screening by individual sporopollenin exines derived from Lycopodium clavatum (club moss) and Ambrosia trifida (giant ragweed).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen L Atkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenggang Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D I Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grahame Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2010.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.209-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2010.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697766v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV and visible light screening by individual sporopollenin exines derived from Lycopodium clavatum (club moss) and Ambrosia trifida (giant ragweed).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul D I Fletcher</w:t>
+                <w:t xml:space="preserve">Antimicrobial silver nanoparticles generated on cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grahame Mackenzie</w:t>
+                <w:t xml:space="preserve">Abdelmajid Memmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102 (3), pp.209-17. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (4), pp.1557-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2010.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11051-010-9995-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800924v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous extraction of glucuronoxylans from chestnut wood: new strategy for lignin oxidation using phthalocyanine or porphyrin/H2O2 system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue light is phototoxic for B16F10 murine melanoma and bovine endothelial cell lines by direct cytocidal effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sparsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Karine Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1), pp.143-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696962v1</w:t>
+                <w:t xml:space="preserve">hal-00597645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of traditional Bogolan dyeing technique with clay on cotton fabric</w:t>
               </w:r>
@@ -15367,64 +15363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dembelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dembelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bergstroem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15481,234 +15477,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue light is phototoxic for B16F10 murine melanoma and bovine endothelial cell lines by direct cytocidal effect.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous extraction of glucuronoxylans from chestnut wood: new strategy for lignin oxidation using phthalocyanine or porphyrin/H2O2 system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Faucher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (16), pp.6538-6544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.03.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597645v1</w:t>
+                <w:t xml:space="preserve">hal-00696962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-functionalized aminoporphyrins as efficient agents for photo-antibacterial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bressollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (11), pp.925-931. </w:t>
@@ -15759,64 +15759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and efficient synthesis of a new scaffold based on unsymmetrical protoporphyrin IX derivatives for use in SPPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-E. Bakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15886,772 +15886,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot silver nanoring synthesis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Synthesis of tetraglucosyl- and tetrapolyamine-tetrabenzoporphyrin conjugates for an application in PDT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11671-009-9505-5⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (22), pp.7647-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.09.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697162v1</w:t>
+                <w:t xml:space="preserve">hal-00695882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA photocleavage by porphyrin-polyamine conjugates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarrazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (2), pp.767-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of tetraglucosyl- and tetrapolyamine-tetrabenzoporphyrin conjugates for an application in PDT.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">One-pot silver nanoring synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.566-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11671-009-9505-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.09.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00695882v1</w:t>
+                <w:t xml:space="preserve">hal-00697162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted expeditious O-alkylation of meso-hydroxyphenylporphyrins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">An efficient route to VEGF-like peptide porphyrin conjugates via microwave-assisted 'click-chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Bakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Estieu-Gionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (36), pp.7385-7392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424609001157⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696084v1</w:t>
+                <w:t xml:space="preserve">hal-00697324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient route to VEGF-like peptide porphyrin conjugates via microwave-assisted 'click-chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Microwave-assisted expeditious O-alkylation of meso-hydroxyphenylporphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Deleris</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (8-9), pp.888-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424609001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697324v1</w:t>
+                <w:t xml:space="preserve">hal-00696084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porphyrin-grafted cellulose fabric: New photobactericidal material obtained by &amp;quot;Click-Chemistry&amp;quot; reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16710,77 +16710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient route to dimeric porphyrin-RGD peptide conjugates via olefin metathesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Krausz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16878,64 +16878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 49 (38), pp.5537-5539. </w:t>
@@ -16998,64 +16998,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and cellular uptake of superparamagnetic dextran-nanoparticles with porphyrinic motifs grafted by esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17104,510 +17104,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyl bis-porphyrin conjugates: synthesis and potential application in PDT.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Synthesis of new glucosylated porphyrins bearing an α -D-linkage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Huang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Charmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Trombotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Queneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (4), pp.345-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07328300600770527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684103v1</w:t>
+                <w:t xml:space="preserve">hal-00684428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photocytotoxic activity of new chlorin-polyamine conjugates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Glycosyl bis-porphyrin conjugates: synthesis and potential application in PDT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Champavier</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (23), pp.7745-7760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684082v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of new glucosylated porphyrins bearing an α -D-linkage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Synthesis and photocytotoxic activity of new chlorin-polyamine conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (12), pp.3188-3192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684428v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyamine conjugates of meso-tritolylporphyrin and protoporphyrin IX: potential agents for photodynamic therapy of cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (5), pp.1364-1377. </w:t>
@@ -17651,315 +17651,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino porphyrins as photoinhibitors of Gram-positive and -negative bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Efficient synthesis of RGD-containing cyclic peptide–porphyrin conjugates by ring-closing metathesis on solid support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Branland</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Michel Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (27), pp.5295-5299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.06.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895616v1</w:t>
+                <w:t xml:space="preserve">hal-02895613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of RGD-containing cyclic peptide–porphyrin conjugates by ring-closing metathesis on solid support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Amino porphyrins as photoinhibitors of Gram-positive and -negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Branland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 45 (27), pp.5295-5299. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (16), pp.4207-4211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895613v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new glycosylated neutral and cationic porphyrins dimers</w:t>
               </w:r>
@@ -17984,64 +17984,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 41 (3), pp.331-335. </w:t>
@@ -18091,51 +18091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Glycosylated Peptidic Porphyrins : a New Strategy for PDT?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18143,51 +18143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bolbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 38 (36), pp.6391-6394. </w:t>
@@ -18263,368 +18263,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t>
+                <w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Maerker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Cosmétopée ultramarine. Biodiversité, arbres et autres plantes. CIRAD, May 2024, Réunion Island, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782144v1</w:t>
+                <w:t xml:space="preserve">hal-04927882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tigran Mansuryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Tonello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Krupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Desmoulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Cosmétopée Ultramarine 2024. Recherche, innovations et transfert dans les Outre-mer : initiatives et retours d'expériences du réseau ultramarin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3016653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927882v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of carbon monoxide and singlet oxygen in photoCORM-based nanomaterials for antimicrobial therapeutics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Mark Arthur Ndong Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Photodynamic Association congress (IPA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, TAMPERE, Finland</w:t>
@@ -18653,90 +18653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricarbonyl Re(I) and Mn(I) PhotoCORMs: Two promising antimicrobial candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18778,405 +18778,405 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Plénières du GDR Photo-Electro-Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t>
+              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis Update (PDT-PDD 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416986v1</w:t>
+                <w:t xml:space="preserve">hal-04416975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS OF CARBOXY-FLAVANONE DERIVATIVES AND INVESTIGATION OF THEIR ANTI-INFLAMMATORY ACTIVITY: STRUCTURE-ACTIVITY RELATIONSHIP STUDY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Machuraux</w:t>
+                <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXI International Conference on Polyphenols (ICP) 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Plénières du GDR Photo-Electro-Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Pessac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160956v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">SYNTHESIS OF CARBOXY-FLAVANONE DERIVATIVES AND INVESTIGATION OF THEIR ANTI-INFLAMMATORY ACTIVITY: STRUCTURE-ACTIVITY RELATIONSHIP STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ouary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malia Lasalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Machuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodynamic Therapy and Photodiagnosis Update (PDT-PDD 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXI International Conference on Polyphenols (ICP) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE BIA; Groupe Polyphénols, Jul 2023, Nantes (Cité des Congrès), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416975v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effects of flavonoids derivatives: Investigation of their structure activity relationship</w:t>
               </w:r>
@@ -19214,51 +19214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Oelgemöller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11345, </w:t>
@@ -19335,64 +19335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fruchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Scientifiques des Enseignants-Chercheurs en Sciences Végétales et Fongiques des UFR de Pharmacie francophones STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Dijon, France</w:t>
@@ -19421,103 +19421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of osteoinductive phosphocalcic bioceramics for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
@@ -19578,90 +19578,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of photoactivatable CO-releasing molecules (photoCORMs) and corresponding materials based on rhenium(I) complexes and cellulose nanocrystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nadine leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Mark Arthur Ndong Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19697,402 +19697,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoCORM-based nanomaterials: towards new agents for antimicrobial therapeutics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+                <w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Maerker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Société Chimique de France dans le Grand Sud-Ouest (GSO2022),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206981v1</w:t>
+                <w:t xml:space="preserve">hal-03775703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Medevielle</w:t>
+                <w:t xml:space="preserve">Effect of lichen depsides on Candida albicans biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hamion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark-Aarthur Ndong Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lengo Mambu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Arbres et autres plantes de la Cosmétopée: perspectives d'innovation et de valorisation des filières en Outre-mer»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française</w:t>
+              <w:t xml:space="preserve">Eurobiofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775703v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lichen depsides on Candida albicans biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lengo Mambu</w:t>
+                <w:t xml:space="preserve">PhotoCORM-based nanomaterials: towards new agents for antimicrobial therapeutics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Journées de la Société Chimique de France dans le Grand Sud-Ouest (GSO2022),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423346v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of pine biomass (Pinus caribaea Morelet) for the removal of nickel ions from aqueous solution.</w:t>
               </w:r>
@@ -20130,51 +20130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Green &amp; Sustainable Chemistry Conference 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online – Live and On-demand, France</w:t>
@@ -20216,64 +20216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composés organiques volatils chez les principales Thélyptéridacées françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Buatois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20367,51 +20367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdechakour El Kihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Trihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20492,51 +20492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20587,77 +20587,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Froissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Fons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques de l’association STOLON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Nantes, France. 2016</w:t>
@@ -20718,103 +20718,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEME DE DETECTION ET DE QUANTIFICATION D'UN ION DE L'URANIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2015049343. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -20836,90 +20836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">utilisation de biotine greffée pour le dosage de métaux dans une solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20950,103 +20950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of fonctionnalized gold nanoparticles to assay uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Jauberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : PCT/FR2012/051775. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -21222,77 +21222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing local DNA kinks by sequence-selective trisintercalating oligopeptides of a tricationic porphyrin. A polarizable Molecular Dynamics study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21430,51 +21430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="115FC888"/>
+    <w:nsid w:val="61931E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21661,51 +21661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-sol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0175-0156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144796872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215296279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432514209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05037147v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ismail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yannick L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2025.02.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sambucari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coutant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Elena Giacomazzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Nun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403076" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669947v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefoulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04713823v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chkair" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Couvez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14191557" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guilbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goizet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.115600" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407230v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sasaki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020216" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M.-A. Ndong-Ntoutoume" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Massry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Msheik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Masri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ma Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vignaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/bmr.0009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04290633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X231211958" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Ghaddar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122718" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294588v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103388" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04437916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300776" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020124" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Izambart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves de Oliveira Junior" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300494" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061781" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508333v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gourlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Glattard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aisenbrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinathan Rangasamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.2c00131" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia-Elena Iurciuc (tincu)" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionu&#355; Atanase" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063075" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04886397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouramtane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bretin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.108" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04886517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50799" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493859v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125988" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03261852v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;ire Gibbons" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Williams" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10060626" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M.A. Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Constantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03395954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Christie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00760" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002616v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74021-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912281v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez Gil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm00586j" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269220v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M-A Ndong-Ntoutoume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.09.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203189v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia-Elena Iurciuc-Tincu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#259;cr&#259;mioara Ochiuz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.12.247" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895589v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Barri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2018.12.022" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issawi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00107" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thiais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619501438" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.02.070" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922086v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mark-Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yann Leger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b12561" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.11.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490901v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50453-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491133v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gamond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.05.056" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491059v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101474" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922070v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Rixel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadde Ramu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Auyeung" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Beztsinna" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07225" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12666" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491160v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00681" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03577277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarhouni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel &#214;nal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424618500554" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194151v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801300531" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895564v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ringot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00212F" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058215v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00360" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738117v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grassot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S147XHC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184631v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01274H" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421432v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fidanzi-Dugas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.02.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPB206TQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491124v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Fidanzi-Dugas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.08.024" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738011v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Muhieddine" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-017-9782-7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257118v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yannick Leger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.12.060" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW8DK85L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257403v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Zerrouki" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Faugeras" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01271132v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2016.01.015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N189XJH5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199618v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello-Jimenez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB00315F" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257199v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199677v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alv&#232;s" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201500087" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DFA0A6957CC79DC3413DF7931AF1E68A51F1871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199671v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Garci" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersin Orhan" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00555" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200642v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Diab" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2015.3012" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101124v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jiblaoui" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.11.033" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JLKBVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174853v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257591v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000671" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199630v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra Gupta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denoyelle Di-Muro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.03.035" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381719v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gonzalez-Nunez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.068" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938963v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorgho" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zerbo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Keita" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0104-7" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939002v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rezazgui" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50315a" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938935v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rockhaya Gueye" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340312" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926107v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gady" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.03.018" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPR80PM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800880v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Herke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.013" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4GMFC4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937791v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merchan" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kubat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb20070a" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00871642v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ratinaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.03.039" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6BKVXC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926079v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.092" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2QWC8J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926099v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926214v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sparsa" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bellaton" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnetblanc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2012.2190" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800917v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;gaud-Grimaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.04.044" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S3CVS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698485v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Memmi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Saad" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-9995-1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ8KP1CD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00688708v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrazy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2011.03.005" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN1RSF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926272v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.03.136" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6N0T52S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697184v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barri&#232;re" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200082d" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697766v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2010.05.006" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74FPBKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800924v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Atkin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggang Cui" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D I Fletcher" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grahame Mackenzie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.12.005" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZR7CT5K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00597645v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faucher" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durox" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boulinguez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698463v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424610002719" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696957v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bakleh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Deleris" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Estieu-Gionnet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922012g" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K6K5K9HG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697162v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-009-9505-5" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696074v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.047" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVN8D127-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695882v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;nard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.09.048" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMXSDGJ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696084v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424609001157" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697324v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.07.028" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ82LZH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00691205v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.06.009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZG3K70H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686740v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.10.092" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XZH3BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686404v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Teste" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.058" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV7NTWC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685825v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684103v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Huang" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.08.004" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42JWZPTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684082v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684428v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmot" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600770527" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684447v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Enache" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2005.09.071" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5VBP1WG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895616v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Branland" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.016" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFRWZRCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895613v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.05.004" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJR6597-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280812v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaldapa" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Blais" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carr&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)02085-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0T75QVK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895601v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Blais" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01489-5" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2Q1GQ4S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199077v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbaud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Ouk" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192710v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416986v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04160956v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ouary" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machuraux" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416975v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556316v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11345" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267096v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740891v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nadine leygue" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206981v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423346v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Aarthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267066v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380360v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour El Kihel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563778v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267098v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610629v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172808v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Godard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-sol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0175-0156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144796872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215296279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432514209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sambucari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coutant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Elena Giacomazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Nun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05037147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ismail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yannick L&#233;ger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2025.02.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guilbaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goizet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.115600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sasaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Couvez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04713823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chkair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14191557" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M.-A. Ndong-Ntoutoume" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefoulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Massry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Msheik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Masri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ma Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vignaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/bmr.0009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04290633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X231211958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Ghaddar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122718" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103388" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04437916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300776" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Izambart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves de Oliveira Junior" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300494" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061781" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gourlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Glattard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aisenbrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinathan Rangasamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.2c00131" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04886397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouramtane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bretin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.108" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04886517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50799" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493859v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125988" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03261852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;ire Gibbons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10060626" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M.A. Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Constantin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03395954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Christie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00760" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia-Elena Iurciuc (tincu)" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionu&#355; Atanase" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063075" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912281v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez Gil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm00586j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269220v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M-A Ndong-Ntoutoume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.09.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia-Elena Iurciuc-Tincu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#259;cr&#259;mioara Ochiuz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.12.247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74021-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thiais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619501438" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.02.070" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922086v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mark-Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yann Leger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b12561" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895581v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Barri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.11.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50453-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gamond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.05.056" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101474" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Rixel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadde Ramu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Auyeung" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Beztsinna" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07225" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491136v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issawi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00107" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2018.12.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491083v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12666" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491160v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03577277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarhouni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel &#214;nal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424618500554" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194151v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801300531" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895564v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ringot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00212F" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01274H" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421432v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fidanzi-Dugas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perraud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.02.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPB206TQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491124v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Fidanzi-Dugas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.08.024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738011v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Muhieddine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-017-9782-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058215v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00360" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grassot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanais" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S147XHC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01271132v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2016.01.015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N189XJH5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257118v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yannick Leger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.12.060" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW8DK85L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257403v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Zerrouki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Faugeras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.028" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jiblaoui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.11.033" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JLKBVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Diab" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2015.3012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199671v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Garci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersin Orhan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00555" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000671" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra Gupta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denoyelle Di-Muro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.03.035" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381719v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gonzalez-Nunez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.068" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199618v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello-Jimenez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB00315F" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257199v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199677v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alv&#232;s" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201500087" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DFA0A6957CC79DC3413DF7931AF1E68A51F1871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939002v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rezazgui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50315a" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938963v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorgho" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zerbo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Keita" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0104-7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938935v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rockhaya Gueye" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340312" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937791v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merchan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kubat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb20070a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00871642v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ratinaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.03.039" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6BKVXC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926079v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.092" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2QWC8J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926099v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.013" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4GMFC4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926214v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sparsa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bellaton" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnetblanc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2012.2190" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926107v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gady" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.03.018" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPR80PM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800880v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Herke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800917v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;gaud-Grimaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.04.044" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S3CVS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00688708v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrazy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2011.03.005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN1RSF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926272v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.03.136" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6N0T52S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697184v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barri&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Saad" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200082d" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697766v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2010.05.006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74FPBKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800924v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Atkin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggang Cui" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D I Fletcher" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grahame Mackenzie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.12.005" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZR7CT5K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698485v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Memmi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-9995-1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ8KP1CD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00597645v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faucher" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durox" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boulinguez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698463v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424610002719" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696957v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bakleh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Deleris" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Estieu-Gionnet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922012g" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K6K5K9HG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695882v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;nard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.09.048" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMXSDGJ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696074v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.047" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVN8D127-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697162v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-009-9505-5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697324v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.07.028" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ82LZH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696084v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424609001157" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00691205v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.06.009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZG3K70H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686740v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.10.092" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XZH3BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686404v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Teste" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.058" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV7NTWC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685825v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684428v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600770527" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Huang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.08.004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42JWZPTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684082v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684447v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Enache" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2005.09.071" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5VBP1WG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895613v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.05.004" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJR6597-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895616v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Branland" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.016" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFRWZRCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280812v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaldapa" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Blais" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carr&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)02085-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0T75QVK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895601v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Blais" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01489-5" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2Q1GQ4S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199077v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbaud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Ouk" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192710v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416975v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416986v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04160956v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ouary" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machuraux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556316v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11345" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267096v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740891v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nadine leygue" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423346v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Aarthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206981v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267066v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380360v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour El Kihel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563778v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267098v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610629v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172808v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Godard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>