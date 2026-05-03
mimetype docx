--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1045,693 +1045,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of Hydrophilic, Biocompatible, Fluorescent, Organic Nanoparticles Functionalized with Purpurin-18 in Photodynamic Therapy for Colorectal Cancer</w:t>
+                <w:t xml:space="preserve">Phototoxicity of the Ethanolic Extract of Skeletonema marinoi for the Dermocosmetic Improvement of Acne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Chkair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Diab-Assaf</w:t>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lefoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14191557⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (8), pp.343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22080343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713823v1</w:t>
+                <w:t xml:space="preserve">hal-04669947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy and versatile cellulosic support inhibiting broad spectrum strains: synergy between photodynamic antimicrobial therapy and polymyxin B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.395-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s43630-023-00526-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antiproliferative Effect of 3,4,5-Trimethoxylated Chalcones on Colorectal and Prostatic Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Letulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Toublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Hba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceuticals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (9), pp.1207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ph17091207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of carbon monoxide and singlet oxygen in photoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier M.-A. Ndong-Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.104175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2024.104175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototoxicity of the Ethanolic Extract of Skeletonema marinoi for the Dermocosmetic Improvement of Acne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+                <w:t xml:space="preserve">Activity of Hydrophilic, Biocompatible, Fluorescent, Organic Nanoparticles Functionalized with Purpurin-18 in Photodynamic Therapy for Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Chkair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Couvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Diab-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (8), pp.343. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (19), pp.1557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22080343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano14191557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669947v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Charcot-Marie-Tooth Phenotype with a Nanocomplex Treatment in Two Transgenic Models of CMT1A</w:t>
               </w:r>
@@ -1845,965 +1845,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol Content, Antioxidant, and Antibiotic Activities of Pinus Caribaea Morelet Forestry Coproducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural Chalcones and Derivatives in Colon Cancer: Pre-Clinical Challenges and the Promise of Chalcone-Based Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Hba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bregier</w:t>
+                <w:t xml:space="preserve">Suzan Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad El Kebbaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1934578X231211958⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.2718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290633v1</w:t>
+                <w:t xml:space="preserve">hal-04320601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenol-Based Nanoparticles: A Promising Frontier for Enhanced Colorectal Cancer Treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Polyphenol Content, Antioxidant, and Antibiotic Activities of Pinus Caribaea Morelet Forestry Coproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia, Sarah Sinyeue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Maerker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham El Attar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rukset Attar</w:t>
+                <w:t xml:space="preserve">Frédérique Bregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15153826⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1934578X231211958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196379v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Chalcones and Derivatives in Colon Cancer: Pre-Clinical Challenges and the Promise of Chalcone-Based Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soufyane Hba</w:t>
+                <w:t xml:space="preserve">Polyphenol-Based Nanoparticles: A Promising Frontier for Enhanced Colorectal Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzan Ghaddar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Riad El Kebbaj</w:t>
+                <w:t xml:space="preserve">Rukset Attar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.2718. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15122718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320601v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and structural properties of lipid-photosensitizer conjugates mixed with phospholipids: Impact on the formation and stability of nano-assemblies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier M.-A. Ndong-Ntoutoume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2023.113565⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41, pp.103388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237933v1</w:t>
+                <w:t xml:space="preserve">hal-04294588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shining a Light on Prostate Cancer: Photodynamic Therapy and Combination Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
+                <w:t xml:space="preserve">Enforcing Local DNA Kinks by Sequence‐Selective Trisintercalating Oligopeptides of a Tricationic Porphyrin: A Polarizable Molecular Dynamics Study**</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061767⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202300776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142473v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gautier M.-A. Ndong-Ntoutoume</w:t>
+                <w:t xml:space="preserve">Thermodynamic and structural properties of lipid-photosensitizer conjugates mixed with phospholipids: Impact on the formation and stability of nano-assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2023.103388⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 231, pp.113565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2023.113565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294588v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing Local DNA Kinks by Sequence‐Selective Trisintercalating Oligopeptides of a Tricationic Porphyrin: A Polarizable Molecular Dynamics Study**</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nohad Gresh</w:t>
+                <w:t xml:space="preserve">Shining a Light on Prostate Cancer: Photodynamic Therapy and Combination Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Wahnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel El Hage</w:t>
+                <w:t xml:space="preserve">Ibtissam Youlyouz-Marfak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lagardère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Godard</w:t>
+                <w:t xml:space="preserve">Mounia Oudghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (3), </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202300776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15061767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437916v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylan-Porphyrin Hydrogels as Light-Triggered Gram-Positive Antibacterial Agents</w:t>
               </w:r>
@@ -3457,563 +3457,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Investigation of Flavanone Derivatives as Potential New Anti-Inflammatory Agents</w:t>
+                <w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Garioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Lemestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e08842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603587v1</w:t>
+                <w:t xml:space="preserve">hal-03563781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boildieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackson Almeida</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Química Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.933897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592226v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent anti-Stokes Raman scattering cell imaging and segmentation with unsupervised data analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Petit</w:t>
+                <w:t xml:space="preserve">Synthesis and Investigation of Flavanone Derivatives as Potential New Anti-Inflammatory Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariko Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Oelgemöller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bregier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.933897⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (6), pp.1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726275v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosorption of nickel ions Ni2+ by natural and modified Pinus caribaea Morelet sawdust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+                <w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucindo Quintans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e08842⟩</w:t>
+              <w:t xml:space="preserve">Química Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563781v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial Photodynamic Therapy in the Near-Infrared Region with a Targeting Antimicrobial Peptide Connected to a π-Extended Porphyrin</w:t>
               </w:r>
@@ -4185,51 +4185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vuillier-Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Landolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (13), pp.6404. </w:t>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Champavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,64 +4682,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and supramolecular arrangement of new stearoyl acid-based phenalenone derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,51 +5201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysical and Bactericidal Properties of Pyridinium and Imidazolium Porphyrins for Photodynamic Antimicrobial Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,77 +6139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex coherent anti-Stokes Raman scattering microspectroscopy detection of lipid droplets in cancer cells expressing TrkB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,740 +6401,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regioselective reduction of 5-aryl-10,15,20-tris(pyridyl) porphyrin to 5-aryl-10,15,20-tris(pyridyl)dihydroporphyrin (chlorin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Poli</w:t>
+                <w:t xml:space="preserve">Jordan Thiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">Alexia Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (11n12), pp.1380-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424619501438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130757v1</w:t>
+                <w:t xml:space="preserve">hal-02895570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective reduction of 5-aryl-10,15,20-tris(pyridyl) porphyrin to 5-aryl-10,15,20-tris(pyridyl)dihydroporphyrin (chlorin)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porphyrin-xylan-coated silica nanoparticles for anticancer photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Moulin</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424619501438⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.168-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.02.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895570v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-xylan-coated silica nanoparticles for anticancer photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Liagre</w:t>
+                <w:t xml:space="preserve">Enhanced cytotoxicity of gold porphyrin complexes after inclusion in cyclodextrin scaffolds adsorbed on polyethyleneimine-coated gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mark-Arthur Ndong Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yann Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 213, pp.168-175. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1065-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.02.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490804v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced cytotoxicity of gold porphyrin complexes after inclusion in cyclodextrin scaffolds adsorbed on polyethyleneimine-coated gold nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Singlet Oxygen Photogeneration by Zinc Porphyrin Dimers upon One- and Two-Photon Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Faure</w:t>
+                <w:t xml:space="preserve">Leszek M. Mazur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Mark-Arthur Ndong Ntoutoume</w:t>
+                <w:t xml:space="preserve">Thomas Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Mbakidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Yann Leger</w:t>
+                <w:t xml:space="preserve">Marek Samoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (19), pp.4271-4277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b12561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922086v1</w:t>
+                <w:t xml:space="preserve">hal-02491149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Singlet Oxygen Photogeneration by Zinc Porphyrin Dimers upon One- and Two-Photon Excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced protocol to functionalize CaP bioceramic surface with peptide sequences and effect on murine pre-osteoblast cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek M. Mazur</w:t>
+                <w:t xml:space="preserve">Amandine Magnaudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Samoc</w:t>
+                <w:t xml:space="preserve">Fabrice Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (19), pp.4271-4277. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1069-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b12561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491149v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does low hydroxyl group surface density explain less bacterial adhesion on porous alumina?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7211,51 +7211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex coherent anti-Stokes Raman scattering highlights state of chromatin condensation in CH region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Guerenne-del Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaniaina Rajaofara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7473,441 +7473,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic Therapy Activity of New Porphyrin-Xylan-Coated Silica Nanoparticles in Human Colorectal Cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
+                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Richard</w:t>
+                <w:t xml:space="preserve">David Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers11101474⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95, pp.343-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491059v1</w:t>
+                <w:t xml:space="preserve">hal-02080103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-Uncaging of a Microtubule-Targeted Rigidin Analogue in Hypoxic Cancer Cells and in a Xenograft Mouse Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Austin Auyeung</w:t>
+                <w:t xml:space="preserve">Photodynamic Therapy Activity of New Porphyrin-Xylan-Coated Silica Nanoparticles in Human Colorectal Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Bouramtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataliia Beztsinna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Leger</w:t>
+                <w:t xml:space="preserve">Catherine Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (46), pp.18444-18454. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b07225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers11101474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922070v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of phosphocalcic bioceramics for bone repair applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photo-Uncaging of a Microtubule-Targeted Rigidin Analogue in Hypoxic Cancer Cells and in a Xenograft Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Marchat</w:t>
+                <w:t xml:space="preserve">Vincent van Rixel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Lemoine</w:t>
+                <w:t xml:space="preserve">Vadde Ramu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Douard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+                <w:t xml:space="preserve">Austin Auyeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliia Beztsinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (46), pp.18444-18454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b07225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080103v1</w:t>
+                <w:t xml:space="preserve">hal-02922070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing the First Threshold: New Insights into the Influence of the Chemical Structure of Anionic Porphyrins on Plant Cell Wall Interactions and Photodynamic Cell Death Induction</w:t>
               </w:r>
@@ -8144,64 +8144,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faible densité des groupements hydroxyles de surface explique-t-elle la plus faible adhésion bactérienne sur l’alumine poreuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislaine Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,382 +8272,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of an adventitious fast-growing plant to photodynamic stress: comparative study of anionic and cationic porphyrin effect on Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riou</w:t>
+                <w:t xml:space="preserve">Adsorption of fulvic and humic like acids on surfaces of clays: Relation with SUVA index and acidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goure-Doubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Villandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12666⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.83 - 90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491083v1</w:t>
+                <w:t xml:space="preserve">hal-01738065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Photodynamic Stress: What's New?</w:t>
+                <w:t xml:space="preserve">Responses of an adventitious fast-growing plant to photodynamic stress: comparative study of anionic and cationic porphyrin effect on Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Issawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Riou</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00681⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 162 (3), pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491160v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of fulvic and humic like acids on surfaces of clays: Relation with SUVA index and acidity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Villandier</w:t>
+                <w:t xml:space="preserve">Plant Photodynamic Stress: What's New?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 154, pp.83 - 90. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2017.12.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738065v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triphenylphosphonium-substituted phthalocyanine: Design, synthetic strategy, photoproperties and photodynamic activity</w:t>
               </w:r>
@@ -9221,51 +9221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bressollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (11), pp.1780-1786. </w:t>
@@ -9565,295 +9565,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Enhancement of photobactericidal activity of chlorin-e6-cellulose nanocrystals by covalent attachment of polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Frochot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lequart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (33), pp.6953-6962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TB01274H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710928v1</w:t>
+                <w:t xml:space="preserve">hal-03184631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of photobactericidal activity of chlorin-e6-cellulose nanocrystals by covalent attachment of polymyxin B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Enhanced photobactericidal and targeting properties of a cationic porphyrin following attachment of Polymyxin B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lequart</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (33), pp.6953-6962. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.2493 - 2506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TB01274H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.7b00516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184631v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the in vitro and in vivo effects of photodynamic therapy on prostate cancer by using new photosensitizers, protoporphyrin IX-polyamine derivatives</w:t>
               </w:r>
@@ -10037,51 +10037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloë Fidanzi-Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (18), pp.4354-4357. </w:t>
@@ -10249,77 +10249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysine Analogue of Polymyxin B as a Significant Opportunity for Photodynamic Antimicrobial Chemotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,51 +10435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chabanais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 164, pp.258 - 267. </w:t>
@@ -10523,453 +10523,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic enhancement of tolerance mechanisms in response to photoactivation of cationic tetra (N-methylpyridyl) porphyrins in tomato plantlets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Issawi</w:t>
+                <w:t xml:space="preserve">Development of curcumin-cyclodextrin/cellulose nanocrystals complexes: New anticancer drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Mark Arthur Ndong Ntoutoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">David Yannick Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 156, pp.69-78. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.941-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2016.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271132v1</w:t>
+                <w:t xml:space="preserve">hal-01257118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of curcumin-cyclodextrin/cellulose nanocrystals complexes: New anticancer drug delivery systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and photobactericidal properties of a neutral porphyrin grafted onto lignocellulosic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Yannick Leger</w:t>
+                <w:t xml:space="preserve">Jean-Kerim Nzambe Ta Keki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.12.060⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.61-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257118v1</w:t>
+                <w:t xml:space="preserve">hal-01257403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photobactericidal properties of a neutral porphyrin grafted onto lignocellulosic fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
+                <w:t xml:space="preserve">Synergistic enhancement of tolerance mechanisms in response to photoactivation of cationic tetra (N-methylpyridyl) porphyrins in tomato plantlets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Zerrouki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Faugeras</w:t>
+                <w:t xml:space="preserve">Anne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156, pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2016.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.01.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel polycarboxylate porphyrins: Synthesis, characterization, photophysical properties and preliminary antimicrobial study against Gram-positive bacteria</w:t>
               </w:r>
@@ -10981,51 +10981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Jiblaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy-Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11091,325 +11091,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berberis libanotica extract targets NF-κB/COX-2, PI3K/Akt and mitochondrial/caspase signalling to induce human erythroleukemia cell apoptosis</w:t>
+                <w:t xml:space="preserve">Tunable Arene Ruthenium Metallaprisms to Transport, Shield, and Release Porphin in Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saada Diab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Yannick Leger</w:t>
+                <w:t xml:space="preserve">Amine Garci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Ghezali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Millot</w:t>
+                <w:t xml:space="preserve">Ersin Orhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (1), pp.220-230. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (16), pp.4138-4146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ijo.2015.3012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200642v1</w:t>
+                <w:t xml:space="preserve">hal-01199671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Arene Ruthenium Metallaprisms to Transport, Shield, and Release Porphin in Cancer Cells</w:t>
+                <w:t xml:space="preserve">Berberis libanotica extract targets NF-κB/COX-2, PI3K/Akt and mitochondrial/caspase signalling to induce human erythroleukemia cell apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Garci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sol</w:t>
+                <w:t xml:space="preserve">Saada Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fidanzi-Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Yannick Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ersin Orhan</w:t>
+                <w:t xml:space="preserve">Lamia Ghezali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (16), pp.4138-4146. </w:t>
+              <w:t xml:space="preserve">International Journal of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.220-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.5b00555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3892/ijo.2015.3012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199671v1</w:t>
+                <w:t xml:space="preserve">hal-01200642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie photodynamique : état de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11886,286 +11886,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyrin-functionalized mesoporous organosilica nanoparticles for two-photon imaging of cancer cells and drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
+                <w:t xml:space="preserve">The photodynamic therapy: state of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barberi-Heyob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Blanchard-Desce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Bolotine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, juin juilllet 2015 (397-398), pp.46-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199618v1</w:t>
+                <w:t xml:space="preserve">hal-01257199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The photodynamic therapy: state of the art and perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonneau</w:t>
+                <w:t xml:space="preserve">Porphyrin-functionalized mesoporous organosilica nanoparticles for two-photon imaging of cancer cells and drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Mauriello-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cattoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry B: Materials for Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (18), pp.3681-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TB00315F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257199v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Dextran Nanoparticles That Bear Hydrophilic Porphyrin Derivatives: Bimodal Agents for Potential Application in Photodynamic Therapy</w:t>
               </w:r>
@@ -12177,51 +12177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mbakidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12469,64 +12469,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alain Calliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rezazgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12724,90 +12724,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient quantification of primary amine functions grafted onto apatite ceramics by using two UV-Vis spectrophotometric methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.9622-9627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13122,51 +13122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photostability and photobactericidal properties of porphyrin-layered double hydroxide-polyurethane composite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13282,51 +13282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drogat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15206,427 +15206,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00698485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue light is phototoxic for B16F10 murine melanoma and bovine endothelial cell lines by direct cytocidal effect.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aqueous extraction of glucuronoxylans from chestnut wood: new strategy for lignin oxidation using phthalocyanine or porphyrin/H2O2 system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Faucher</w:t>
+                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (16), pp.6538-6544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.03.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597645v1</w:t>
+                <w:t xml:space="preserve">hal-00696962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of traditional Bogolan dyeing technique with clay on cotton fabric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blue light is phototoxic for B16F10 murine melanoma and bovine endothelial cell lines by direct cytocidal effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sparsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+                <w:t xml:space="preserve">Karine Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dembelé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Pléa</w:t>
+                <w:t xml:space="preserve">Hélène Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bergstroem</w:t>
+                <w:t xml:space="preserve">Serge Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (1), pp.143-147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632037v1</w:t>
+                <w:t xml:space="preserve">hal-00597645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous extraction of glucuronoxylans from chestnut wood: new strategy for lignin oxidation using phthalocyanine or porphyrin/H2O2 system.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of traditional Bogolan dyeing technique with clay on cotton fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dembelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dembelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Barbat-Rogeon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bergstroem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (16), pp.6538-6544. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (4), pp.455-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.03.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2010.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696962v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-functionalized aminoporphyrins as efficient agents for photo-antibacterial surfaces</w:t>
               </w:r>
@@ -15886,189 +15886,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of tetraglucosyl- and tetrapolyamine-tetrabenzoporphyrin conjugates for an application in PDT.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Ménard</w:t>
+                <w:t xml:space="preserve">One-pot silver nanoring synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.09.048⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.566-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11671-009-9505-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695882v1</w:t>
+                <w:t xml:space="preserve">hal-00697162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA photocleavage by porphyrin-polyamine conjugates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16117,485 +16088,514 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (2), pp.767-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2008.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot silver nanoring synthesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Drogat</w:t>
+                <w:t xml:space="preserve">Synthesis of tetraglucosyl- and tetrapolyamine-tetrabenzoporphyrin conjugates for an application in PDT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (22), pp.7647-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.09.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11671-009-9505-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697162v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient route to VEGF-like peptide porphyrin conjugates via microwave-assisted 'click-chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-E. Bakleh</w:t>
+                <w:t xml:space="preserve">Microwave-assisted expeditious O-alkylation of meso-hydroxyphenylporphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Deleris</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (8-9), pp.888-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424609001157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697324v1</w:t>
+                <w:t xml:space="preserve">hal-00696084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted expeditious O-alkylation of meso-hydroxyphenylporphyrins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Couleaud</w:t>
+                <w:t xml:space="preserve">An efficient route to VEGF-like peptide porphyrin conjugates via microwave-assisted 'click-chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Bakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Alves</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Estieu-Gionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Deleris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (36), pp.7385-7392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424609001157⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00696084v1</w:t>
+                <w:t xml:space="preserve">hal-00697324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porphyrin-grafted cellulose fabric: New photobactericidal material obtained by &amp;quot;Click-Chemistry&amp;quot; reaction</w:t>
               </w:r>
@@ -16878,51 +16878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Zerrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17234,229 +17234,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosyl bis-porphyrin conjugates: synthesis and potential application in PDT.</w:t>
+                <w:t xml:space="preserve">Polyamine conjugates of meso-tritolylporphyrin and protoporphyrin IX: potential agents for photodynamic therapy of cancers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Champavier</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.M. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (23), pp.7745-7760. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 14 (5), pp.1364-1377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2005.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684103v1</w:t>
+                <w:t xml:space="preserve">hal-00684447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and photocytotoxic activity of new chlorin-polyamine conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17475,491 +17475,491 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (12), pp.3188-3192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamine conjugates of meso-tritolylporphyrin and protoporphyrin IX: potential agents for photodynamic therapy of cancers.</w:t>
+                <w:t xml:space="preserve">Glycosyl bis-porphyrin conjugates: synthesis and potential application in PDT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lamarche</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Enache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert Granet</w:t>
+                <w:t xml:space="preserve">Y.M. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 14 (5), pp.1364-1377. </w:t>
+              <w:t xml:space="preserve">, 2006, 14 (23), pp.7745-7760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2005.09.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684447v1</w:t>
+                <w:t xml:space="preserve">hal-00684103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of RGD-containing cyclic peptide–porphyrin conjugates by ring-closing metathesis on solid support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amino porphyrins as photoinhibitors of Gram-positive and -negative bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Branland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.05.004⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (16), pp.4207-4211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895613v1</w:t>
+                <w:t xml:space="preserve">hal-02895616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino porphyrins as photoinhibitors of Gram-positive and -negative bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient synthesis of RGD-containing cyclic peptide–porphyrin conjugates by ring-closing metathesis on solid support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chaleix</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Krausz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14 (16), pp.4207-4211. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (27), pp.5295-5299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2004.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895616v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new glycosylated neutral and cationic porphyrins dimers</w:t>
               </w:r>
@@ -18282,64 +18282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for the valorization of Pinus caribaea co-products (sawdust, bark and knots): molecular compositions, antioxidant and antibiotic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Maerker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18541,64 +18541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of carbon monoxide and singlet oxygen in photoCORM-based nanomaterials for antimicrobial therapeutics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18679,64 +18679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.S. Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18791,77 +18791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18916,77 +18916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhotoCORM-based nanomaterials for antimicrobial therapeutics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Delavaux-Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothéa Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19041,51 +19041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESIS OF CARBOXY-FLAVANONE DERIVATIVES AND INVESTIGATION OF THEIR ANTI-INFLAMMATORY ACTIVITY: STRUCTURE-ACTIVITY RELATIONSHIP STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ouary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19107,51 +19107,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Machuraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Conference on Polyphenols (ICP) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE BIA; Groupe Polyphénols, Jul 2023, Nantes (Cité des Congrès), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules27061781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160956v1</w:t>
@@ -19175,64 +19175,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory effects of flavonoids derivatives: Investigation of their structure activity relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Oelgemöller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19421,103 +19421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of osteoinductive phosphocalcic bioceramics for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Damia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
@@ -19716,77 +19716,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de valorisation des co-produits de Pinus caribaea : composition phytochimique et activités anti-oxydantes et antimicrobiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Sinyeue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Maerker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19979,77 +19979,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bedos-Belval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Vanucci-Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Sothea Ouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société Chimique de France dans le Grand Sud-Ouest (GSO2022),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
@@ -20130,51 +20130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bregier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Green &amp; Sustainable Chemistry Conference 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online – Live and On-demand, France</w:t>
@@ -21100,90 +21100,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the nature of the linker on the 2D and 3D organization of lipid-phenalenone conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hemmerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21222,77 +21222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcing local DNA kinks by sequence-selective trisintercalating oligopeptides of a tricationic porphyrin. A polarizable Molecular Dynamics study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Brégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21430,51 +21430,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61931E2E"/>
+    <w:nsid w:val="786D761A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21661,51 +21661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-sol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0175-0156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144796872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215296279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432514209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sambucari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coutant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Elena Giacomazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Nun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05037147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ismail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yannick L&#233;ger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2025.02.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guilbaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goizet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.115600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sasaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Couvez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04713823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chkair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14191557" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M.-A. Ndong-Ntoutoume" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104175" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefoulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080343" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Massry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Msheik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Masri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ma Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vignaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/bmr.0009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04290633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X231211958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Ghaddar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122718" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113565" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103388" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04437916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300776" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Izambart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves de Oliveira Junior" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300494" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603587v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061781" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gourlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Glattard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aisenbrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinathan Rangasamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.2c00131" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04886397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouramtane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bretin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.108" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04886517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50799" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493859v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125988" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03261852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;ire Gibbons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10060626" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M.A. Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Constantin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03395954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Christie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00760" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia-Elena Iurciuc (tincu)" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionu&#355; Atanase" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063075" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912281v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez Gil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm00586j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269220v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M-A Ndong-Ntoutoume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.09.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia-Elena Iurciuc-Tincu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#259;cr&#259;mioara Ochiuz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.12.247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74021-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895570v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thiais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619501438" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490804v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.02.070" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922086v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mark-Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yann Leger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b12561" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895581v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Barri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.11.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50453-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gamond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.05.056" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491059v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101474" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922070v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Rixel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadde Ramu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Auyeung" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Beztsinna" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07225" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491136v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issawi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00107" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2018.12.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491083v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12666" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491160v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03577277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarhouni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel &#214;nal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424618500554" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194151v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801300531" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895564v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ringot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00212F" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184631v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01274H" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421432v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fidanzi-Dugas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perraud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.02.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPB206TQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491124v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Fidanzi-Dugas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.08.024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738011v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Muhieddine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-017-9782-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058215v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00360" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grassot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanais" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S147XHC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01271132v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2016.01.015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N189XJH5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257118v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yannick Leger" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.12.060" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW8DK85L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257403v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Zerrouki" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Faugeras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.028" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jiblaoui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.11.033" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JLKBVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Diab" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2015.3012" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199671v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Garci" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersin Orhan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00555" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000671" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra Gupta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denoyelle Di-Muro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.03.035" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381719v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gonzalez-Nunez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.068" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199618v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello-Jimenez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB00315F" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257199v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199677v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alv&#232;s" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201500087" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DFA0A6957CC79DC3413DF7931AF1E68A51F1871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939002v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rezazgui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50315a" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938963v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorgho" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zerbo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Keita" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0104-7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938935v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rockhaya Gueye" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340312" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937791v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merchan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kubat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb20070a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00871642v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ratinaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.03.039" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6BKVXC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926079v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.092" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2QWC8J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926099v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.013" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4GMFC4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926214v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sparsa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bellaton" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnetblanc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2012.2190" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926107v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gady" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.03.018" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPR80PM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800880v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Herke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800917v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;gaud-Grimaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.04.044" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S3CVS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00688708v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrazy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2011.03.005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN1RSF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926272v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.03.136" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6N0T52S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697184v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barri&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Saad" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200082d" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697766v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2010.05.006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74FPBKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800924v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Atkin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggang Cui" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D I Fletcher" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grahame Mackenzie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.12.005" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZR7CT5K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698485v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Memmi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-9995-1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ8KP1CD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00597645v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faucher" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durox" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boulinguez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698463v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424610002719" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696957v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bakleh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Deleris" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Estieu-Gionnet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922012g" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K6K5K9HG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695882v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;nard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.09.048" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMXSDGJ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696074v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.047" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVN8D127-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697162v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-009-9505-5" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697324v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.07.028" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ82LZH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696084v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424609001157" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00691205v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.06.009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZG3K70H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686740v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.10.092" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XZH3BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686404v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Teste" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.058" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV7NTWC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685825v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684428v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600770527" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684103v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Huang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.08.004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42JWZPTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684082v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684447v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Enache" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2005.09.071" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5VBP1WG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895613v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.05.004" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJR6597-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895616v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Branland" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.016" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFRWZRCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280812v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaldapa" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Blais" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carr&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)02085-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0T75QVK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895601v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Blais" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01489-5" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2Q1GQ4S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199077v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbaud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Ouk" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192710v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416975v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416986v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04160956v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ouary" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machuraux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556316v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11345" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267096v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740891v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nadine leygue" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423346v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Aarthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206981v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267066v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380360v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour El Kihel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563778v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267098v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610629v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172808v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Godard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-sol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0175-0156" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144796872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215296279" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432514209" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Sarr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Valzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Czuba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Acherar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC05629B" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04966553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Wahnou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad El Kebbaj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Liagre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Limami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17010114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Sambucari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Coutant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Di Michele" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Elena Giacomazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Nun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403076" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05037147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Emmanuel Duval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Ismail" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yannick L&#233;ger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2025.02.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Guilbaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goizet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poirot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mallet-Ladeira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2024.115600" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sasaki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Couvez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14020216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Sothea Ouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lefoulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Landolt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080343" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04430900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Guern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Arnoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00526-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04699095v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Letulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Toublet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pinon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Hba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph17091207" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vanucci-Bacqu&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bedos-Belval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M.-A. Ndong-Ntoutoume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2024.104175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04713823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chkair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14191557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05365823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Massry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Msheik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek El Masri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Ma Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vignaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/bmr.0009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04320601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Ghaddar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15122718" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04290633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia, Sarah Sinyeue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Maerker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bregier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X231211958" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04196379v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Attar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukset Attar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153826" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2023.103388" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04437916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300776" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113565" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Youlyouz-Marfak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Oudghiri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15061767" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour Elkihel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chaleix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9020124" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304472v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Izambart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves de Oliveira Junior" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300494" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04311107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benayad" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15225488" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Maubert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.250" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05508333v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Garioud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Lemestre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e08842" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boildieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Guerenne-del Ben" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Petit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.933897" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oelgem&#246;ller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27061781" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gourlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gosset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Glattard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Aisenbrey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabarinathan Rangasamy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.2c00131" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706768v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vill&#233;ger" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vuillier-Devillers" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grenier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12136404" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan&#8208;soth&#233;a Ouk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52744" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04886397v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bouramtane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bretin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.108" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04886517v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50799" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493859v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125988" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03261852v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;ire Gibbons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy-Lhez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Williams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villandier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics10060626" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232478v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M.A. Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Granet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Constantin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girardot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Millot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hamion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Louise Billard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.698883" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244508v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issabayev Yerzhan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmurzayeva Nurlykyz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arnoux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26041122" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03395954v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Christie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.1c00760" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383150v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia-Elena Iurciuc (tincu)" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionu&#355; Atanase" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22063075" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02980270v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauyrzhan Myrzakhmetov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c04172" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912281v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Dominguez Gil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0bm00586j" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269220v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier M-A Ndong-Ntoutoume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.09.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203189v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia-Elena Iurciuc-Tincu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#259;cr&#259;mioara Ochiuz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.12.247" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74021-z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Dib" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Aggad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello Jimenez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lakrafi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;ry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnr2.1186" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895570v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Thiais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Moulin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619501438" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490804v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.02.070" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922086v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mark-Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mbakidi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yann Leger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek M. Mazur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Samoc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b12561" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130757v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnaudeix" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Damia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lallou&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.03.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895581v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Barri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2018.11.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaniaina Rajaofara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Kano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50453-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rioux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pouget" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gamond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2019.05.056" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02080103v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Douard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.01.008" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LK2T4K1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491059v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ouk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers11101474" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02922070v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Rixel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadde Ramu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Auyeung" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Beztsinna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b07225" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491136v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issawi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.9b00107" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948289v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dieu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Mambu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1561678" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2018.12.022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738065v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goure-Doubi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martias" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Smith" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2017.12.036" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12666" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491160v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00681" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03577277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarhouni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel &#214;nal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424618500554" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Tresfield" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201800235" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895594v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Kerrouche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Sadoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Rouba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1410008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02194151v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fons" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Froissard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801300531" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895564v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ringot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bressollier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PP00212F" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738093v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mbakidi-Ngouaby" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.069" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949394v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sotclet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184631v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Joly" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01274H" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01710928v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00516" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421432v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fidanzi-Dugas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perraud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carrion" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2017.02.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPB206TQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491124v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Fidanzi-Dugas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2017.08.024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738011v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Muhieddine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Girard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10719-017-9782-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02058215v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.7b00360" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01738117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grassot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chabanais" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S147XHC7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257118v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yannick Leger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.12.060" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW8DK85L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257403v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Kerim Nzambe Ta Keki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Zerrouki" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Faugeras" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.01.028" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01271132v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne da Silva" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2016.01.015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N189XJH5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Jiblaoui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.11.033" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2JLKBVF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199671v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Garci" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersin Orhan" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.5b00555" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200642v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Diab" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ghezali" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2015.3012" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174853v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barberi-Heyob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blanchard-Desce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bolotine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonneau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fruchier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1501000671" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gajendra Gupta" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denoyelle Di-Muro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2015.03.035" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02381719v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gonzalez-Nunez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baudequin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2015.02.068" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01257199v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199618v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Mauriello-Jimenez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TB00315F" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199677v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alv&#232;s" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201500087" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DFA0A6957CC79DC3413DF7931AF1E68A51F1871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00942457v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drogat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jauberty" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Guenin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2014.01.097" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R31VDTV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00939002v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Calliste" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rezazgui" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3pp50315a" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938963v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorgho" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zerbo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Keita" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dembel&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pl&#233;a" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-013-0104-7" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086778v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Champion" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4AY02012J" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00938935v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trouillas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rockhaya Gueye" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340312" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01058414v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lengo Ang&#232;le Mambu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1382827" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00937791v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merchan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kubat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lang" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tb20070a" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00871642v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ratinaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.03.039" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6BKVXC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926079v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.04.092" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK2QWC8J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926099v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.08.013" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4GMFC4G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926063v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delpech" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.06.046" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDC19J4M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926214v2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sparsa" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Bellaton" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naves" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnetblanc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2012.2190" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926107v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gady" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2013.03.018" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPR80PM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800880v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Herke" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800917v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Morvan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;gaud-Grimaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Krausz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.04.044" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7S3CVS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00688708v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrazy" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2011.03.005" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSN1RSF8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00926272v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.03.136" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6N0T52S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697184v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barri&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Saad" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm200082d" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697766v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2010.05.006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74FPBKW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00800924v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L Atkin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenggang Cui" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D I Fletcher" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grahame Mackenzie" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2010.12.005" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZR7CT5K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698485v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Memmi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-010-9995-1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ8KP1CD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696962v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barbat-Rogeon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.03.054" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6LTJ5NG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00597645v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Faucher" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Durox" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Boulinguez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00632037v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchart" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dembel&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstroem" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2010.08.029" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8JS8WL5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00698463v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424610002719" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696957v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Bakleh" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Deleris" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Estieu-Gionnet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b922012g" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K6K5K9HG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697162v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11671-009-9505-5" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696074v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2008.11.047" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVN8D127-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695882v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;nard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.09.048" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMXSDGJ3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00696084v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couleaud" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424609001157" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00697324v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.07.028" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKJ82LZH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00691205v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.06.009" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZG3K70H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686740v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.10.092" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7XZH3BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00686404v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vergnaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Teste" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.07.058" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV7NTWC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00685825v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684428v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trombotto" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328300600770527" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684447v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamarche" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Enache" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2005.09.071" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5VBP1WG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684082v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684103v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Huang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.08.004" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42JWZPTB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895616v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Branland" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilloton" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.06.016" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFRWZRCQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895613v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.05.004" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZJR6597-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280812v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kaldapa" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Blais" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carr&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)02085-7" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0T75QVK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02895601v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Blais" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bolbach" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(97)01489-5" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2Q1GQ4S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927882v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199077v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guilbaud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Ouk" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192710v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416975v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416986v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Delavaux-Nicot" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04160956v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ouary" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Machuraux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556316v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11345" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267096v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862871v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740891v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nadine leygue" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03775703v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423346v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark-Aarthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206981v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556325v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Le Mestre" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meyer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267066v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03380360v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdechakour El Kihel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Trihan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563778v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02267098v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hourdin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706061v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706048v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00941475v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610629v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hemmerle" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172808v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Godard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>