--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1913,51 +1913,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2275,76 +2275,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge server for sustainable agriculture: Main computing features</w:t>
+                <w:t xml:space="preserve">A knowledge server for sustainable agriculture: main computing features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lambert</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2392,51 +2392,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge server for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2491,73 +2491,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICICKM 2011 : 8th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un serveur de connaissance pour l'agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2612,323 +2612,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeCSO 2011 : 4ème colloque francophone "Gestion des Connaissances, Société et Organisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A knowledge management system for exchanging and creating knowledge in organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Intellectual Capital, Knowledge Management &amp; Organisational Learning ICICKM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bangkok, Thailand. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un serveur de connaissances pour l'agriculture biologique</w:t>
+                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils de gestion des connaissances pour une agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Chilin-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations ( SFER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Dijon, France. pp.10</w:t>
+              <w:t xml:space="preserve">Colloque SFER La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594111v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion informatisée des connaissances pour une agriculture durable</w:t>
+                <w:t xml:space="preserve">Un serveur de connaissances pour l'agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ermine</w:t>
@@ -2959,672 +2946,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECSO 2010 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Strasbourg, France. 23 p</w:t>
+              <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations ( SFER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Dijon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529337v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils informatiques de gestion des connaissances pour une agriculture durable</w:t>
+                <w:t xml:space="preserve">Gestion informatisée des connaissances pour une agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lucas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réduction des pesticides : enjeux, modalités et conséquences ( SFER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.17</w:t>
+              <w:t xml:space="preserve">GECSO 2010 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Strasbourg, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594109v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading matter management in France within Sigemo</w:t>
+                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils informatiques de gestion des connaissances pour une agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Vigier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chilin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference for Information Technologies in Agriculture (EFITA 2005), Vila Real, Portugal, 25-28 July 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.8</w:t>
+              <w:t xml:space="preserve">La réduction des pesticides : enjeux, modalités et conséquences ( SFER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586952v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur SIGEMO : Système Informatisé de Gestion des Epandages de Matières organiques</w:t>
+                <w:t xml:space="preserve">Spreading matter management in France within Sigemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gibold</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CASSINI 2004, Grenoble, 2-4 juin 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.2</w:t>
+              <w:t xml:space="preserve">5th European Conference for Information Technologies in Agriculture (EFITA 2005), Vila Real, Portugal, 25-28 July 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583470v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système embarqué pour le suivi par GPS des chantiers d'épandage. Innovations en cours et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note sur SIGEMO : Système Informatisé de Gestion des Epandages de Matières organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Devaux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gibold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique des épandages des effluents d'élevage des boues de stations d'épuration et des déchets industriels, Vichy, 8-9 octobre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.89-96</w:t>
+              <w:t xml:space="preserve">Congrès CASSINI 2004, Grenoble, 2-4 juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580521v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information départemental pour les épandages : diversité des initiatives et points de convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système embarqué pour le suivi par GPS des chantiers d'épandage. Innovations en cours et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique des épandages des effluents d'élevage des boues de stations d'épuration et des déchets industriels, Vichy, 8-9 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, France. pp.79-88</w:t>
+              <w:t xml:space="preserve">, 2002, France. pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580520v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an information system on spreading and data standardisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système d'information départemental pour les épandages : diversité des initiatives et points de convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference of the European federation for information technology in agriculture food and the environment, Montpellier, 18-20 juin 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.95-100</w:t>
+              <w:t xml:space="preserve">Logistique des épandages des effluents d'élevage des boues de stations d'épuration et des déchets industriels, Vichy, 8-9 octobre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580289v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setting up an information system on spreading and data standardisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd conference of the European federation for information technology in agriculture food and the environment, Montpellier, 18-20 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.95-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated management system of sewage sludge spreading in agriculture by using GPS and GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3640,51 +3748,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.258-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3694,91 +3802,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GECO : Outil de gestion et partage de connaissances utiles à la conception et au repérage de solutions innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3905,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges conception de systèmes de culture pour et par les agriculteurs » du RMT Systèmes de culture Innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3851,478 +3959,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Traditional Knowledge to Agroecological Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional knowledge and the challenges of the future "From a cultural heritage to a source of innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.137-157, 2025, 978-1-83669-025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoirs traditionnels aux connaissances agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs traditionnels face aux enjeux du futur, d’un héritage culturel à une source d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-158, 2025, collection management des connaissances, ISBN: 978-1-83612-042-1 (print) ISBN: 978-1-83613-042-0 (e-book)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints modeling in agricultural databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in modelling agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.55-66, 2009, Springer Optimization and Its Applications, vol. 25, : 978-0-387-75180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4332,205 +4440,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes d'information relatifs à la protection des cultures. Le cas des producteurs biologiques et intégrés en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des systèmes d'information en protection des cultures Cas de l'agriculture conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chilin Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4540,126 +4648,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-Savoir&amp;quot; Simplifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Belleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; POLE BIO MASSIF CENTRAL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRI-SAVOIR : Une boîte à outils pour la gestion des connaissances en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4681,323 +4789,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les besoins d'un logiciel national police de l'eau sur les prélèvements /OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Steffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'exécution Sigemo (Système informatisé de gestion des épandages organiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système informatisé de gestion des épandages de matières organiques SIGEMO Rapport Modèle Conceptuel de Communication Rapport Modèle Conceptuel de Traitement Rapport Modèle Organisationnel de Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5006,73 +5114,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gibold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse d`un projet d`un Système d`information de gestion des épandages de matières organiques : de l`analyse aux choix des solutions informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5081,73 +5189,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gibold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un système embarqué pour le suivi complet des opérations d'épandage agricole des boues d'épuration urbaines. Rapport d'étape n° 2. Enquête auprès des principaux acteurs. Cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5156,299 +5264,299 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epandage de boues urbaines, de déchets industriels et d'effluents d'élevages : comparatif réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIG Epandage pour les services déconcentrés du MAP, Analyse des besoins en données et traitements à informatiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'Information à Référence Spatiale partagé pour les boues de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée des épandages de boues de station d'épuration STEP en agriculture - Suivi par GPS et SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5458,114 +5566,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système informatique de capitalisation de connaissances et d'innovation pour la conception et le pilotage de systèmes de culture durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Informatique, Université Blaise Pascal, Clermont-Ferrand II, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02597515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5633,51 +5741,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE973F5F"/>
+    <w:nsid w:val="E372C6CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5864,51 +5972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-soulignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2442-7044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066915228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.soulignac77@orange.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geco.ecophytopic.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.366308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.316936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferstler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duboisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bozec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673382v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595624v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594109v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilin Charles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583470v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580520v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591168v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboisset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demuth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591748v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692210v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Belleil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583148v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578949v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579494v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577803v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-soulignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2442-7044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066915228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.soulignac77@orange.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geco.ecophytopic.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.366308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.316936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferstler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duboisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bozec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilin Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboisset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demuth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692210v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Belleil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>