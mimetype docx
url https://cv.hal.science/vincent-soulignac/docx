--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1913,51 +1913,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2871,51 +2871,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un serveur de connaissances pour l'agriculture biologique</w:t>
+                <w:t xml:space="preserve">Gestion informatisée des connaissances pour une agriculture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ermine</w:t>
@@ -2946,97 +2946,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations ( SFER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Dijon, France. pp.10</w:t>
+              <w:t xml:space="preserve">GECSO 2010 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Strasbourg, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594111v1</w:t>
+                <w:t xml:space="preserve">hal-00529337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion informatisée des connaissances pour une agriculture durable</w:t>
+                <w:t xml:space="preserve">Un serveur de connaissances pour l'agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ermine</w:t>
@@ -3067,672 +3067,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECSO 2010 : 3ème Conférence Francophone Gestion des Connaissances, Société et Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Strasbourg, France. 23 p</w:t>
+              <w:t xml:space="preserve">Conseiller en agriculture : acteurs, marchés, mutations ( SFER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Dijon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529337v1</w:t>
+                <w:t xml:space="preserve">hal-02594111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils informatiques de gestion des connaissances pour une agriculture durable</w:t>
+                <w:t xml:space="preserve">Spreading matter management in France within Sigemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gibold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Magne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lucas</w:t>
+                <w:t xml:space="preserve">F. Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La réduction des pesticides : enjeux, modalités et conséquences ( SFER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.17</w:t>
+              <w:t xml:space="preserve">5th European Conference for Information Technologies in Agriculture (EFITA 2005), Vila Real, Portugal, 25-28 July 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594109v1</w:t>
+                <w:t xml:space="preserve">hal-02586952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading matter management in France within Sigemo</w:t>
+                <w:t xml:space="preserve">Note sur SIGEMO : Système Informatisé de Gestion des Epandages de Matières organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gibold</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference for Information Technologies in Agriculture (EFITA 2005), Vila Real, Portugal, 25-28 July 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.8</w:t>
+              <w:t xml:space="preserve">Congrès CASSINI 2004, Grenoble, 2-4 juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586952v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur SIGEMO : Système Informatisé de Gestion des Epandages de Matières organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système embarqué pour le suivi par GPS des chantiers d'épandage. Innovations en cours et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Gibold</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CASSINI 2004, Grenoble, 2-4 juin 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.2</w:t>
+              <w:t xml:space="preserve">Logistique des épandages des effluents d'élevage des boues de stations d'épuration et des déchets industriels, Vichy, 8-9 octobre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583470v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système embarqué pour le suivi par GPS des chantiers d'épandage. Innovations en cours et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Système d'information départemental pour les épandages : diversité des initiatives et points de convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique des épandages des effluents d'élevage des boues de stations d'épuration et des déchets industriels, Vichy, 8-9 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, France. pp.89-96</w:t>
+              <w:t xml:space="preserve">, 2002, France. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580521v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information départemental pour les épandages : diversité des initiatives et points de convergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting up an information system on spreading and data standardisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique des épandages des effluents d'élevage des boues de stations d'épuration et des déchets industriels, Vichy, 8-9 octobre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.79-88</w:t>
+              <w:t xml:space="preserve">3rd conference of the European federation for information technology in agriculture food and the environment, Montpellier, 18-20 juin 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580520v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated management system of sewage sludge spreading in agriculture by using GPS and GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3748,51 +3640,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.258-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3802,91 +3694,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GECO : Outil de gestion et partage de connaissances utiles à la conception et au repérage de solutions innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3905,51 +3797,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges conception de systèmes de culture pour et par les agriculteurs » du RMT Systèmes de culture Innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3959,478 +3851,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Traditional Knowledge to Agroecological Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional knowledge and the challenges of the future "From a cultural heritage to a source of innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.137-157, 2025, 978-1-83669-025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoirs traditionnels aux connaissances agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs traditionnels face aux enjeux du futur, d’un héritage culturel à une source d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.137-158, 2025, collection management des connaissances, ISBN: 978-1-83612-042-1 (print) ISBN: 978-1-83613-042-0 (e-book)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints modeling in agricultural databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in modelling agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.55-66, 2009, Springer Optimization and Its Applications, vol. 25, : 978-0-387-75180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4440,205 +4332,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes d'information relatifs à la protection des cultures. Le cas des producteurs biologiques et intégrés en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des systèmes d'information en protection des cultures Cas de l'agriculture conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chilin Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4648,126 +4540,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-Savoir&amp;quot; Simplifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Belleil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; POLE BIO MASSIF CENTRAL. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRI-SAVOIR : Une boîte à outils pour la gestion des connaissances en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4789,323 +4681,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les besoins d'un logiciel national police de l'eau sur les prélèvements /OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miralles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+                <w:t xml:space="preserve">R. Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Metral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Steffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'exécution Sigemo (Système informatisé de gestion des épandages organiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système informatisé de gestion des épandages de matières organiques SIGEMO Rapport Modèle Conceptuel de Communication Rapport Modèle Conceptuel de Traitement Rapport Modèle Organisationnel de Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5114,73 +5006,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gibold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse d`un projet d`un Système d`information de gestion des épandages de matières organiques : de l`analyse aux choix des solutions informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5189,73 +5081,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gibold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un système embarqué pour le suivi complet des opérations d'épandage agricole des boues d'épuration urbaines. Rapport d'étape n° 2. Enquête auprès des principaux acteurs. Cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5264,299 +5156,299 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epandage de boues urbaines, de déchets industriels et d'effluents d'élevages : comparatif réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIG Epandage pour les services déconcentrés du MAP, Analyse des besoins en données et traitements à informatiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'Information à Référence Spatiale partagé pour les boues de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée des épandages de boues de station d'épuration STEP en agriculture - Suivi par GPS et SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5566,114 +5458,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système informatique de capitalisation de connaissances et d'innovation pour la conception et le pilotage de systèmes de culture durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Informatique, Université Blaise Pascal, Clermont-Ferrand II, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02597515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId124"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5741,51 +5633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E372C6CB"/>
+    <w:nsid w:val="928BC66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5972,51 +5864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-soulignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2442-7044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066915228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.soulignac77@orange.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geco.ecophytopic.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.366308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.316936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferstler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duboisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bozec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529337v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594109v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilin Charles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580521v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Devaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580520v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580289v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579721v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158886v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboisset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demuth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591749v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692210v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Belleil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578950v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-soulignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2442-7044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066915228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.soulignac77@orange.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geco.ecophytopic.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.366308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.316936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferstler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duboisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bozec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboisset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilin Charles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692210v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Belleil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>