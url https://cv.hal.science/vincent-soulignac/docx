--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -3113,151 +3113,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading matter management in France within Sigemo</w:t>
+                <w:t xml:space="preserve">Spreading Matter Management in France within Sigemo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gibold</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Vigier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference for Information Technologies in Agriculture (EFITA 2005), Vila Real, Portugal, 25-28 July 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.8</w:t>
+              <w:t xml:space="preserve">EFITA 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Villa Real, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586952v1</w:t>
+                <w:t xml:space="preserve">hal-05610908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note sur SIGEMO : Système Informatisé de Gestion des Epandages de Matières organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3286,345 +3286,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès CASSINI 2004, Grenoble, 2-4 juin 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système embarqué pour le suivi par GPS des chantiers d'épandage. Innovations en cours et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique des épandages des effluents d'élevage des boues de stations d'épuration et des déchets industriels, Vichy, 8-9 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information départemental pour les épandages : diversité des initiatives et points de convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique des épandages des effluents d'élevage des boues de stations d'épuration et des déchets industriels, Vichy, 8-9 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.79-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setting up an information system on spreading and data standardisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wiart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd conference of the European federation for information technology in agriculture food and the environment, Montpellier, 18-20 juin 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.95-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated management system of sewage sludge spreading in agriculture by using GPS and GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3640,51 +3640,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès mondial de l'IWA, Paris, 3-7 juillet 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.258-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3694,91 +3694,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GECO : Outil de gestion et partage de connaissances utiles à la conception et au repérage de solutions innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,51 +3797,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échanges conception de systèmes de culture pour et par les agriculteurs » du RMT Systèmes de culture Innovants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3851,478 +3851,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Traditional Knowledge to Agroecological Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional knowledge and the challenges of the future "From a cultural heritage to a source of innovation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.137-157, 2025, 978-1-83669-025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des savoirs traditionnels aux connaissances agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoirs traditionnels face aux enjeux du futur, d’un héritage culturel à une source d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-158, 2025, collection management des connaissances, ISBN: 978-1-83612-042-1 (print) ISBN: 978-1-83613-042-0 (e-book)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information and communication technology (ICT) and the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bénel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-287, 2019, 978-3-03-001953-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints modeling in agricultural databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Duboisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in modelling agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.55-66, 2009, Springer Optimization and Its Applications, vol. 25, : 978-0-387-75180-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4332,205 +4332,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des systèmes d'information relatifs à la protection des cultures. Le cas des producteurs biologiques et intégrés en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et modélisation des systèmes d'information en protection des cultures Cas de l'agriculture conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chilin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4540,126 +4540,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-Savoir&amp;quot; Simplifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Belleil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE; POLE BIO MASSIF CENTRAL. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRI-SAVOIR : Une boîte à outils pour la gestion des connaissances en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4681,323 +4681,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les besoins d'un logiciel national police de l'eau sur les prélèvements /OASIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'Expertise des Systèmes d'Information MicMac design BD, OSMOSE et SYSTERRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Metral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Steffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2011, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'exécution Sigemo (Système informatisé de gestion des épandages organiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système informatisé de gestion des épandages de matières organiques SIGEMO Rapport Modèle Conceptuel de Communication Rapport Modèle Conceptuel de Traitement Rapport Modèle Organisationnel de Traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5006,73 +5006,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gibold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse d`un projet d`un Système d`information de gestion des épandages de matières organiques : de l`analyse aux choix des solutions informatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5081,374 +5081,374 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gibold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2004, pp.165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un système embarqué pour le suivi complet des opérations d'épandage agricole des boues d'épuration urbaines. Rapport d'étape n° 2. Enquête auprès des principaux acteurs. Cahier des charges</w:t>
+                <w:t xml:space="preserve">Epandage de boues urbaines, de déchets industriels et d'effluents d'élevages : comparatif réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2000, pp.66</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578949v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epandage de boues urbaines, de déchets industriels et d'effluents d'élevages : comparatif réglementaire</w:t>
+                <w:t xml:space="preserve">Développement d'un système embarqué pour le suivi complet des opérations d'épandage agricole des boues d'épuration urbaines. Rapport d'étape n° 2. Enquête auprès des principaux acteurs. Cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2000, pp.19</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02578950v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIG Epandage pour les services déconcentrés du MAP, Analyse des besoins en données et traitements à informatiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'Information à Référence Spatiale partagé pour les boues de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée des épandages de boues de station d'épuration STEP en agriculture - Suivi par GPS et SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5458,114 +5458,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système informatique de capitalisation de connaissances et d'innovation pour la conception et le pilotage de systèmes de culture durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Informatique, Université Blaise Pascal, Clermont-Ferrand II, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02597515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5633,51 +5633,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="928BC66F"/>
+    <w:nsid w:val="71B9BA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5864,51 +5864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-soulignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2442-7044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066915228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.soulignac77@orange.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geco.ecophytopic.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.366308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.316936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferstler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duboisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bozec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vigier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583470v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591168v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboisset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demuth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilin Charles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692210v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Belleil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594112v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597515v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-soulignac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2442-7044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066915228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.soulignac77@orange.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geco.ecophytopic.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904902v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bodelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.366308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.316936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Trouche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2017.10.028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X6KG9LG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Leveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferstler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolfo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lamaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.16.3.55-84" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CXTGQ1GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duboisset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bozec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vallas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Galvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017029v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lambert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Devise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594111v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05610908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vigier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583470v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Devaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580289v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579721v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirschy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608388v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_12" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboisset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demuth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lucas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Magne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chilin Charles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692210v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Belleil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Steffe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578950v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597515v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>