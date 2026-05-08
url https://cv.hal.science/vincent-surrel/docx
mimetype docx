--- v0 (2026-03-29)
+++ v1 (2026-05-08)
@@ -100,437 +100,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esher, Louise/Guérin, Maximilien/Quint, Nicolas/Russo, Michela (éd.), Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires. Paris, L’Harmattan, 2021</w:t>
+                <w:t xml:space="preserve">L’amalgame el substitut de al (&amp;lt; prép. a + dét. lo) au prisme des textes occitans de l’ancien Velay : un diatopisme à l’interface morphologie-syntaxe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vincent surrel</w:t>
+                <w:t xml:space="preserve">Vincent Surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.8878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930782v1</w:t>
+                <w:t xml:space="preserve">hal-03930392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amalgame el substitut de al (&amp;lt; prép. a + dét. lo) au prisme des textes occitans de l’ancien Velay : un diatopisme à l’interface morphologie-syntaxe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les scriptae de l’ancien Velay : essai de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84, </w:t>
+              <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138 (2), pp.340 - 398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/linx.8878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/zrp-2022-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930392v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scriptae de l’ancien Velay : essai de caractérisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Surrel</w:t>
+                <w:t xml:space="preserve">Un charpentier écrivant l’occitan, au Puy-en-Velay, en 1495</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">vincent surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin De Framond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la Haute-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930341v1</w:t>
+                <w:t xml:space="preserve">hal-03930742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un charpentier écrivant l’occitan, au Puy-en-Velay, en 1495</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Mystère de Notre-Dame du Puy : histoire du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin De Framond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Haute-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Romania (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.151-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03930742v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mystère de Notre-Dame du Puy : histoire du texte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Esher, Louise/Guérin, Maximilien/Quint, Nicolas/Russo, Michela (éd.), Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires. Paris, L’Harmattan, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romania (Paris)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140, pp.151-191</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930313v1</w:t>
+                <w:t xml:space="preserve">hal-03930782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Clet : théâtre, écriture occitane et société au Puy-en-Velay (XVIIIe-XIXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlem ! Revue occitaniste auvergnate et vellave </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -555,51 +555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire des patois de la Suisse romande, tome IX, fascicule 127, Genève, Droz, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -660,51 +660,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions discursives et variation linguistique : la série des compoix de l’ancien Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Obrador de linguïstica occitana, Pau, Université PPA, 5-6 juillet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -920,51 +920,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lexicalisation du suffixe occitan -aire : une perspective diachronique à partir des textes vellaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corbella, Dolores/Dorta, Josefa/Padrón, Rafael (eds.), Perspectives en linguistique et philologie romanes. Actes du XXXe Congrès international de philologie et linguistiques romanes (La Laguna, Canarias) (section 3 « Morfología flexiva y derivativa » Maiden, Martin/Brocardo, Maria Teresa/Salvi, Giampaolo), Paris/Strasbourg, Éditions de Linguistique et de Philologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géolinguistique et dialectologie historique de l’espace dialectal vellave. Le témoignage de nouvelles données textuelles pour les issues de lat. tēgŭla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabio Barberini; Camilla Talfani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-mission. Création et hybridation dans le domaine d’oc: Nouvelles perspectives de la recherche en domaine occitan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14 (2), Brepols Publishers, pp.379-395, 2022, Publications de l'Association Internationale d'Etudes Occitanes, 978-2-503-59640-2. </w:t>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philologie linguistique et paramètre du sujet nul : le point de vue des textes occitans de l'ancien Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lene Schøsler; Juhani Härmä; Jan Lindschouw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXIXe Congrès international de linguistique et de philologie romanes (Copenhague, 1-6 juillet 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null subjects and subject pronouns in diachrony : evidence from textual sources of northern Occitan (Velay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russo, Michela (éd.), The Emergence of Grammars. A Closer Look at Dialects between Phonology and Morphosyntax, New York, Nova Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1226,51 +1226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation textuelle et variation linguistique dans les textes occitans d’Antoine Clet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres lyonnaises des jeunes chercheurs en linguistique historique, PREMAT, Timothée / PINCHE, Ariane, Lyon, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-39, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,51 +1304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trajectoire d’une littérature bilingue au XVIIIe siècle : le cas d’Antoine Clet du Puy-en-Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wendy Pfeffer; Jean Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles recherches en domaine occitan : approches interdisciplinaires. Colloque de l’Association internationale d’études occitanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1422,51 +1422,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment étudier les textes occitans de l’ancien Velay ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition et exploitation linguistique du compois conservé à la Bibliothèque municipale du Puy-en-Velay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vincent surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1578,51 +1578,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textes occitans de l'ancien Velay. Problèmes d'élaboration philologique et d'exploitation linguistique d'un corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Surrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Paris 8; École nationale des chartes, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1818,51 +1818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930782v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent surrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930392v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Surrel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8878" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2022-0017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Framond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.PAIEO-EB.5.126433" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deboccard.com/shop/product/eli-1-17-actes-du-xxixe-congres-international-de-linguistique-et-de-philologie-romanes-copenhague-1-6-juillet-2019-64216?category=30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503565149-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03930723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Surrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8878" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2022-0017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930742v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=vincent surrel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin De Framond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930761v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02317116v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Pujol I Campeny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Deleville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3462309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.PAIEO-EB.5.126433" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://deboccard.com/shop/product/eli-1-17-actes-du-xxixe-congres-international-de-linguistique-et-de-philologie-romanes-copenhague-1-6-juillet-2019-64216?category=30" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503565149-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03930723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>